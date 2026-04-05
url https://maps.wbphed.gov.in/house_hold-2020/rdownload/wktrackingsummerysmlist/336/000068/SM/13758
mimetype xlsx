--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,68 +201,50 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>845/NAD-I</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>New Service Connection for Gosaichar Water supply scheme</t>
   </si>
   <si>
     <t>BILL/02312/2024-2025</t>
   </si>
   <si>
     <t>BP-197-24-25</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (AISHTAL CCC)</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECH VISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1131,150 +1113,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>4.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>328.69</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>