--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -116,135 +116,135 @@
   <si>
     <t>Preparation of Detailed Project Report (DPR) for Gosair Char Water Supply Scheme at Ranaghat-I Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.(sl.no.03)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000166/2022-2023</t>
   </si>
   <si>
     <t>3286 /NAD-I</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
-    <t>Providing, Laying of Rising Main, Laying distribution system and FHTC (Functional Household Tap Connection) under Jal Jivam Mission, Soil investigation for the work of construction of 100 cum OHR staging height 20 mtr, Construction of 100 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including Raft foundation), pipe connection and cost of pipes, specials, Construction of Pump house, Boundary Wall, Service and Allied Works at head work &amp; 2nd site for Gosair Char Water Supply Scheme within Ranaghat-I Block under Nadia Arsenic Division-I , PHE Dte.</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for New Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Gosai Char ground water based water supply scheme under Block_ Ranaghat-I Dist. - Nadia under EMD, PHE Dte. [SM/13758]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000645/2024-2025</t>
+  </si>
+  <si>
+    <t>2682/EMD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>WESTERN ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000024/2023-2024</t>
+  </si>
+  <si>
+    <t>59/NAD-I</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000001/2024-2025</t>
+  </si>
+  <si>
+    <t>845/NAD-I</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>New Service Connection for Gosaichar Water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/02312/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-197-24-25</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (AISHTAL CCC)</t>
+  </si>
+  <si>
+    <t>"Augmentation of pipeline damaged due to construction of drain including new pipeline and FHTC connection at Sundalpur Char, Paschim Noapara, Sahebdanga, Paschim Noapara villages under Paschim Noapara PWSS and Gosaichar village under Gosaichar Water Supply Scheme in Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte. (S1. No. 01)"</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
-    <t>ORD/000217/2023-2024</t>
-[...74 lines deleted...]
-    <t>W.B.S.E.D.C.L (AISHTAL CCC)</t>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>2005/NAD-I</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,389 +798,389 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>2.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.26</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>294.57</v>
+        <v>21.26</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>21.26</v>
+        <v>3.09</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>3.09</v>
+        <v>1.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>1.87</v>
+        <v>4.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.98</v>
+        <v>24.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>328.69</v>
+        <v>58.88</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>