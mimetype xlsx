--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,101 @@
     <t>W.B.S.E.D.C.L (AISHTAL CCC)</t>
   </si>
   <si>
     <t>"Augmentation of pipeline damaged due to construction of drain including new pipeline and FHTC connection at Sundalpur Char, Paschim Noapara, Sahebdanga, Paschim Noapara villages under Paschim Noapara PWSS and Gosaichar village under Gosaichar Water Supply Scheme in Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte. (S1. No. 01)"</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000139/2024-2025</t>
   </si>
   <si>
     <t>2005/NAD-I</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>NH-34 to Tarapur to Balagarhghat Road from 5.93 KM to 7.43 KM (RHS) with crossing Restoration work arising out of damage of black top and hard shoulder for laying of DI pipe line by Nadia Arsenic Division-I, PHE Dte. under NADIA HIGHWAY DIVISION NO.-II, in the district of Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/00272/2024-2025</t>
+  </si>
+  <si>
+    <t>329/PFMS</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO.-II, PW (ROADS) DIRECTORATE.</t>
+  </si>
+  <si>
+    <t>Providing, Laying of Rising Main, Laying distribution system and FHTC (Functional Household Tap Connection) under Jal Jivam Mission, Soil investigation for the work of construction of 100 cum OHR staging height 20 mtr, Construction of 100 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including Raft foundation), pipe connection and cost of pipes, specials, Construction of Pump house, Boundary Wall, Service and Allied Works at head work &amp; 2nd site for Gosair Char Water Supply Scheme within Ranaghat-I Block under Nadia Arsenic Division-I , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000217/2023-2024</t>
+  </si>
+  <si>
+    <t>2370/NAD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>SANJOY BAKSHI</t>
+  </si>
+  <si>
+    <t>Collection of Household Details at prescribed Format through Mobile App/Hard Copy including Geo-Reference as directed by EIC and submission of same to PHE Dte in soft copy at different piped water supply scheme under Nadia Arsenic Division-I, PHED. Name of PWSS:- 1) Nasra 2) Baganchara 3) Haringhata &amp; Chakdah Zone-VI Part-II 4) Haringhata &amp; Chakdah Zone-VI Part-I 5) Haringhata &amp; Chakdah Zone-VI 6) Gosaichar 7) Saguna 8) Birnagar 9) Parbatipur Zone-I 10) Parbatipur Zone-II 11) Hijuli etc. (Sl. NO. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>977/NAD-I</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,73 +684,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1113,87 +1164,272 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>24.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>27.44</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>294.57</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>48.62</v>
+      </c>
+      <c r="R10" s="4">
+        <v>16.51</v>
+      </c>
+      <c r="S10" s="4">
+        <v>85</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>9.88</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>5.95</v>
+      </c>
+      <c r="R11" s="4">
+        <v>60.24</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>390.77</v>
+      </c>
+      <c r="P12" s="8">
+        <v>57.45</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>14.7</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>