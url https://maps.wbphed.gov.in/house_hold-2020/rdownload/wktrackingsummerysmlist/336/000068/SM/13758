--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -116,186 +116,186 @@
   <si>
     <t>Preparation of Detailed Project Report (DPR) for Gosair Char Water Supply Scheme at Ranaghat-I Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.(sl.no.03)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000166/2022-2023</t>
   </si>
   <si>
     <t>3286 /NAD-I</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
+    <t>Providing, Laying of Rising Main, Laying distribution system and FHTC (Functional Household Tap Connection) under Jal Jivam Mission, Soil investigation for the work of construction of 100 cum OHR staging height 20 mtr, Construction of 100 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including Raft foundation), pipe connection and cost of pipes, specials, Construction of Pump house, Boundary Wall, Service and Allied Works at head work &amp; 2nd site for Gosair Char Water Supply Scheme within Ranaghat-I Block under Nadia Arsenic Division-I , PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000217/2023-2024</t>
+  </si>
+  <si>
+    <t>2370/NAD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>SANJOY BAKSHI</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for New Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Gosai Char ground water based water supply scheme under Block_ Ranaghat-I Dist. - Nadia under EMD, PHE Dte. [SM/13758]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000645/2024-2025</t>
   </si>
   <si>
     <t>2682/EMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>WESTERN ENGINEERING CO.</t>
   </si>
   <si>
+    <t>Collection of Household Details at prescribed Format through Mobile App/Hard Copy including Geo-Reference as directed by EIC and submission of same to PHE Dte in soft copy at different piped water supply scheme under Nadia Arsenic Division-I, PHED. Name of PWSS:- 1) Nasra 2) Baganchara 3) Haringhata &amp; Chakdah Zone-VI Part-II 4) Haringhata &amp; Chakdah Zone-VI Part-I 5) Haringhata &amp; Chakdah Zone-VI 6) Gosaichar 7) Saguna 8) Birnagar 9) Parbatipur Zone-I 10) Parbatipur Zone-II 11) Hijuli etc. (Sl. NO. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>977/NAD-I</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>"Augmentation of pipeline damaged due to construction of drain including new pipeline and FHTC connection at Sundalpur Char, Paschim Noapara, Sahebdanga, Paschim Noapara villages under Paschim Noapara PWSS and Gosaichar village under Gosaichar Water Supply Scheme in Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte. (S1. No. 01)"</t>
+  </si>
+  <si>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>2005/NAD-I</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2023-2024</t>
   </si>
   <si>
     <t>59/NAD-I</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>845/NAD-I</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>New Service Connection for Gosaichar Water supply scheme</t>
   </si>
   <si>
     <t>BILL/02312/2024-2025</t>
   </si>
   <si>
     <t>BP-197-24-25</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (AISHTAL CCC)</t>
   </si>
   <si>
-    <t>"Augmentation of pipeline damaged due to construction of drain including new pipeline and FHTC connection at Sundalpur Char, Paschim Noapara, Sahebdanga, Paschim Noapara villages under Paschim Noapara PWSS and Gosaichar village under Gosaichar Water Supply Scheme in Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte. (S1. No. 01)"</t>
-[...22 lines deleted...]
-  <si>
     <t>NH-34 to Tarapur to Balagarhghat Road from 5.93 KM to 7.43 KM (RHS) with crossing Restoration work arising out of damage of black top and hard shoulder for laying of DI pipe line by Nadia Arsenic Division-I, PHE Dte. under NADIA HIGHWAY DIVISION NO.-II, in the district of Nadia.</t>
   </si>
   <si>
     <t>BILL/00272/2024-2025</t>
   </si>
   <si>
     <t>329/PFMS</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO.-II, PW (ROADS) DIRECTORATE.</t>
-  </si>
-[...34 lines deleted...]
-    <t>TECH VISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,519 +873,519 @@
       <c r="Q3" s="4">
         <v>2.87</v>
       </c>
       <c r="R3" s="4">
         <v>98.26</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>21.26</v>
+        <v>294.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>48.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.51</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>3.09</v>
+        <v>21.26</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>1.87</v>
+        <v>9.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.24</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>4.98</v>
+        <v>24.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>24.76</v>
+        <v>3.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>27.44</v>
+        <v>1.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>294.57</v>
+        <v>4.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>48.62</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>16.51</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>9.88</v>
+        <v>27.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.95</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>60.24</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>390.77</v>