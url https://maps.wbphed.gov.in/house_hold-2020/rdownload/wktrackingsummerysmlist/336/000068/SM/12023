--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -480,50 +480,98 @@
     <t>1160/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>PIONEER ELECTRICALS</t>
   </si>
   <si>
     <t>Augmentation of FHTC and Laying of balanced Pipeline at Gazipur, Tarapur, Girish Nagar, Jhau Mahal, Suresh Nagar under Tarapur GP at Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000079/2025-2026</t>
   </si>
   <si>
     <t>580/NAD-I</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>Dedicated pipeline connection from Manifold to different directions of Parniamatpur Piped Water Supply Scheme at each part of the command areas at Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000072/2024-2025</t>
+  </si>
+  <si>
+    <t>1531/NAD-I</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>Augmentation of distribution pipeline at Khrishma, Arshikhra &amp; Birnagar villages for balance FHTC connections under Radhakantapur PWSS at Ranaghat-I Block under Arsenic Division-I,P.H.E. Dte (Sl. No. 09)</t>
+  </si>
+  <si>
+    <t>ORD/000123/2024-2025</t>
+  </si>
+  <si>
+    <t>1925/NAD-I</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Laying and restoration of pipeline for functionalities of FHTC connection at Nandighat Village under Perniamatpur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 03)</t>
+  </si>
+  <si>
+    <t>ORD/000171/2024-2025</t>
+  </si>
+  <si>
+    <t>2026/NAD-I</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>JYOTIRMOY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -912,51 +960,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2543,87 +2591,270 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P27" s="4">
         <v>27.98</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P28" s="4">
+        <v>5.89</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="P29" s="4">
+        <v>41.2</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="P30" s="4">
+        <v>4.99</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>1036.86</v>
+      </c>
+      <c r="P31" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>0</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>