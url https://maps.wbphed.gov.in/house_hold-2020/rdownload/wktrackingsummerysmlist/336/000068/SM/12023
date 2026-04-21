--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1123,54 +1123,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>61.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>60.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1245,54 +1245,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>15.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.19</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1306,54 +1306,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>9.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1367,54 +1367,54 @@
       <c r="I7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P7" s="4">
         <v>19.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.62</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1428,54 +1428,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>65.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>65.66</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1489,54 +1489,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>96.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>96.43</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1550,54 +1550,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>17.56</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>17.54</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -2794,54 +2794,54 @@
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="11"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8">
         <v>1036.86</v>
       </c>
       <c r="P31" s="8">
-        <v>0</v>
+        <v>278.52</v>
       </c>
       <c r="Q31" s="8">
-        <v>0</v>
+        <v>26.86</v>
       </c>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>