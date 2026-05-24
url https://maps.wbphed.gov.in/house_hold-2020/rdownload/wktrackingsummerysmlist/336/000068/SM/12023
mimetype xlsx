--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -528,50 +528,104 @@
     <t>1925/NAD-I</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Laying and restoration of pipeline for functionalities of FHTC connection at Nandighat Village under Perniamatpur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 03)</t>
   </si>
   <si>
     <t>ORD/000171/2024-2025</t>
   </si>
   <si>
     <t>2026/NAD-I</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>JYOTIRMOY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Birnagar Ground Water Based Water Supply Scheme under Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte (SL.NO.02)</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>2010/NAD-I</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>A.K.ADHIKARY</t>
+  </si>
+  <si>
+    <t>Augmentation of Pipeline including FHTC by changing bibcock or stop cock or stand post or washing &amp; refixing ferrule at at Tengridanga, Madhyapara &amp; Mahatpur areas under Gayeshpur Gram Panchayet and Kalaighata village under Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar Part-III at Ranaghat-I Block by Augmentation of Ground Water based PWSS for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.. (Sl. No. 02)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000031/2025-2026</t>
+  </si>
+  <si>
+    <t>165/NAD-I</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
+  </si>
+  <si>
+    <t>M /S SHAIKH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Road Restoration under Jal Jeevan Mission (JJM) for Tarapur and Anulia GP at Ranaghat-I Block under providing FHTC (Functional Household Tap Connection) under Jal Jeeven Mission (JJM) for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar Part-III at Ranaghat-I Block by Augmentation of Ground Water Based PWSS for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>129/NAD-I</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -960,51 +1014,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1611,54 +1665,54 @@
       <c r="I11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>38.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>31.03</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>79.9</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1672,54 +1726,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>13.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.48</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.89</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1733,54 +1787,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>13.04</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.73</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>89.91</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1794,54 +1848,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>481.09</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>478.14</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1855,54 +1909,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>3.72</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1916,54 +1970,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>3.16</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1977,54 +2031,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
         <v>4.82</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2038,54 +2092,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>4.84</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2099,54 +2153,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P19" s="4">
         <v>4.81</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2160,54 +2214,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="4">
         <v>4.32</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2221,54 +2275,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P21" s="4">
         <v>4.66</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2282,54 +2336,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="4">
         <v>7.09</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>7.07</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2343,54 +2397,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P23" s="4">
         <v>4.76</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2774,87 +2828,270 @@
       </c>
       <c r="N30" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>171</v>
       </c>
       <c r="P30" s="4">
         <v>4.99</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="B31" s="7"/>
-[...22 lines deleted...]
-      <c r="S31" s="8"/>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="P31" s="4">
+        <v>14.41</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="P32" s="4">
+        <v>12.39</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>100</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P33" s="4">
+        <v>18.79</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8">
+        <v>1082.45</v>
+      </c>
+      <c r="P34" s="8">
+        <v>853.99</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>78.89</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A34:N34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>