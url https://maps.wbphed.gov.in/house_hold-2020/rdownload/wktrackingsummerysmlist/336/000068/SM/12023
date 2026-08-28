--- v5 (2026-05-24)
+++ v6 (2026-08-28)
@@ -89,543 +89,543 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar Part-III at Ranaghat -I Block by Augmentation of Ground Water based PWSS for Tarapur, Kalaighata, Radhakan</t>
   </si>
   <si>
     <t>SM/12023</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Retrofitting works at Paharpur Mouza at Ranaghat-I Block by augmentation of Ground Water Based PWSS of Radhakantapur W/S Scheme under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. 01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000125/2022-2023</t>
+  </si>
+  <si>
+    <t>3038/NAD-I</t>
+  </si>
+  <si>
+    <t>09/11/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>BISWAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Retrofitting work at Radhakantapur Mouza at Ranaghat-I Block by augmentation of Ground Water based PWSS of Radhakantapur water supply scheme under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. 02)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000106/2022-2023</t>
   </si>
   <si>
     <t>2053/NAD-I</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
     <t>05/12/2022</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Water Supply Arrangement in High School, PrimarySchool, SSK &amp; MSK under Jal Jeevan Mission (JJM) atRanaghat-I Block underRdahakantapur PWSS underAugmentation of Ground Water Based Water SupplyScheme of Tarapur, Kalaighata, Radhakantapur, Praniamatpur &amp; Birnagar Part-III at Ranaghat-I Block (sl.06)</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000212/2022-2023</t>
   </si>
   <si>
     <t>204 /NAD-I</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>08/03/2023</t>
   </si>
   <si>
     <t>SATYABRATA CHAKRABORTY</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HALALPUR KRISHNAPUR(Z-I), PAR-NIAMATPUR W/S Scheme, Block- Ranaghat-II , Dist. - Nadia NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000023/2023-2024</t>
+  </si>
+  <si>
+    <t>1602/EMD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 300 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR TARAPUR W/S SCHEME, RANAGHAT-I BLOCK UNDER NADIA DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000406/2022-2023</t>
   </si>
   <si>
     <t>1825/CDD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>05/02/2023</t>
   </si>
   <si>
     <t>M/S SAIKAT ENTERPRISE</t>
   </si>
   <si>
-    <t>Retrofitting works at Paharpur Mouza at Ranaghat-I Block by augmentation of Ground Water Based PWSS of Radhakantapur W/S Scheme under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. 01)</t>
-[...19 lines deleted...]
-  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under RADHAKANTAPUR W/S Scheme, Block-RanaghatII , Dist. - Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No. - 06)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000026/2023-2024</t>
   </si>
   <si>
     <t>1605/EMD</t>
   </si>
   <si>
-    <t>26/04/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAPAN KUMAR BHANJA</t>
   </si>
   <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Par Niamatpur Ground Based Water Supply Scheme under Ranaghat-I under Nadia Arsenic Division-I,P.H.E Dte. in connection with Augmentation under JJM under Parniamatpur Part-III Piped W/S Scheme (Sl.no.26)</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>1450/NAD-I</t>
+  </si>
+  <si>
+    <t>10/06/2023</t>
+  </si>
+  <si>
+    <t>SAORSA</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Tarapur, Kalaighata, Radhakantapur, Parniamatpur, Birnagar Part-III at Ranaghat-I Block by Augmentation of Ground Water based PWSS for Tarapur, Kalaighata, Radhakantapur, Parniamatpur, Birnagar Water Supply Scheme, Repair of 250 cum capacity Over Head Reservoir and other allied works at Tarapur water supply scheme. Repair of Pump House &amp; other units of AIRP and other allied works at Kalaighata water supply scheme Construction of Boundary wall, Toilet, Pathway and other allied work at Kalaighata Water supply Scheme, Repair of Pump House and construction of Boundary Wall and other allied works at Radhakantapur water supply scheme, Repair of Over Head Reservoir and other allied works at Radhakantapur water supply scheme, Construction of Boundary wall, Toilet, Pathway andother allied work at Parniamatpur Water supply Scheme, Repair of 250 cum capacity Over Head Reservoir and other allied works at Parniamatpur water supply scheme, Repairing,Painting of Boundary wall,Toilet,Pathway and other allied works at Birnagar water supply scheme, Repair of 250 cum capacity Over Head Reservoir, Painting and repairing of H/W Boudary wall, Pump House and AIRP at Birnagar water supply scheme, under Nadia Arsenic Division-I, PHEDte. (Sl.no.02)</t>
+  </si>
+  <si>
+    <t>ORD/000101/2023-2024</t>
+  </si>
+  <si>
+    <t>1698/NAD-I</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
     <t>Jackpushing of pipeline at Sahidpally and different Augmentation work of Radhakantapur, Part-III under Jal Jeevan Mission (JJM) at Ranaghat-I Block by Augmentation of Ground Water Based Piped Water Supply Scheme for Radhakantapur W/S Scheme under Nadia Arsenic Division-I, P.H.E. Dte (Sl.n.08)</t>
   </si>
   <si>
     <t>ORD/000161/2023-2024</t>
   </si>
   <si>
     <t>2119/NAD-I</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>Jackpushing of pipeline between Majherchar and Sahidpally and different Augmentation works of Tarapur and Kalaighata Part-III under Jal Jeevan Mission (JJM) at Ranaghat-I Block by augmentation of Ground Water based PWSS for Tarapur &amp; Kalaighata under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.no.13)</t>
   </si>
   <si>
     <t>ORD/000164/2023-2024</t>
   </si>
   <si>
     <t>2122/NAD-I</t>
   </si>
   <si>
     <t>Shifting and Laying of Pipeline under Jal Jeevan Mission (JJM) for Ganguly Para, Chatterjee Para and Augmentation works of Parniamatpur by Augmentation of Ground Water based PWSS for Parniamatpur Water Supply Scheme, Part-III under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.no.07)</t>
   </si>
   <si>
     <t>ORD/000158/2023-2024</t>
   </si>
   <si>
     <t>2116/NAD-I</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HALALPUR KRISHNAPUR(Z-I), PAR-NIAMATPUR W/S Scheme, Block- Ranaghat-II , Dist. - Nadia NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
-[...23 lines deleted...]
-    <t>SAORSA</t>
+    <t>Augmentation Work under Jal Jeevan Mission(JJM) for Tarapur, Kalaighata and Parniamatpur PWSS Part- III at Ranaghat -I Block by Augmentation of Ground Water based PWSS for Tarapur, Kalaighata and Parniamatpur Water Supply Schemes under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.no.02)</t>
+  </si>
+  <si>
+    <t>ORD/000190/2023-2024</t>
+  </si>
+  <si>
+    <t>2205/NAD-I</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting work of laying of UPVC pipeline and other allied works from Kalaighata Kheyaghat to Mathpara Kali Mandir at Kalaighata Mouza under JJM by Augmentation of Ground Water Based PWSS of Kalaighata Part-III W/S Scheme under Ranaghat-I Block under Nadia Arsenic Division-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2023-2024</t>
+  </si>
+  <si>
+    <t>421/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>MANARAMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting work of laying of UPVC pipeline and other allied works at Parniamatpur Mouza under JJM by Augmentation of Ground Water Based PWSS of Parniamatpur Part-III W/S Scheme under Ranaghat-l Block Under Nadia Arsenic Division-I,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000174/2023-2024</t>
+  </si>
+  <si>
+    <t>422/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>M/S RANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipeline and other allied works near House of Richa Master at Uttarpara Tarapur Mouza by retrofitting of Ground Water Based PWSS under Ranaghat-I Block by Augmentation of Tarapur Part-III W/S Scheme under Ranaghat-l Block Under Nadia Arsenic Division-I,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000169/2023-2024</t>
+  </si>
+  <si>
+    <t>423/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>ASHIM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipeline at Gazipur Mouza by retrofitting of Ground Water Based PWSS under Ranaghat-I Block by Augmentation of Tarapur Part-III W/S Scheme under Ranaghat-l Block Under Nadia Arsenic Division-I,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>425/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>DAFADAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Lyaing of UPVC Pipeline at Sureshnagar, Tarapur Mouza by retrofitting of Ground Water Based PWSS under JJM at Ranaghat-I Block by Augmentation of Tarapur Part-III W/S Scheme under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2023-2024</t>
+  </si>
+  <si>
+    <t>426/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>SAGAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting work of laying of UPVC pipeline and other allied works near House of Saroda Nath at Kalaighata Mouza under JJM by Augmentation of Ground Water Based PWSS of Kalaighata Part-III W/S Scheme under Ranaghat-I Block under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2023-2024</t>
+  </si>
+  <si>
+    <t>419/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>MRINAL DASGUPTA</t>
+  </si>
+  <si>
+    <t>Retrofitting work of laying of UPVC pipeline and other allied works near Colony Para Bridge at Kalaighata Mouza under JJM by Augmentation of Ground Water Based PWSS of Kalaighata Part-III W/S Scheme under Ranaghat-I Block under Nadia Arsenic</t>
+  </si>
+  <si>
+    <t>ORD/000180/2023-2024</t>
+  </si>
+  <si>
+    <t>420/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>M/S PHANINDRA NATH ROY</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipelineat Uttarpara Tarapur Mouza by retrofitting of GRound Water Based PWSS under JJM at Ranaghat-I block by augmentation of Tarpur Part-III W/S Scheme under Nadia Arsenic Division-I,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>424/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>KUHELI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Radhakantapur Ground Based Water Supply Scheme under Ranaghat-I under Nadia Arsenic Division-I,P.H.E Dte. in connection with Augmentation under JJM under Radhakantapur Part-III Piped W/S Scheme (Sl.no.25)</t>
   </si>
   <si>
     <t>ORD/000100/2023-2024</t>
   </si>
   <si>
     <t>1689/NAD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>KESHOB ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Tarapur, Kalaighata, Radhakantapur, Parniamatpur, Birnagar Part-III at Ranaghat-I Block by Augmentation of Ground Water based PWSS for Tarapur, Kalaighata, Radhakantapur, Parniamatpur, Birnagar Water Supply Scheme, Repair of 250 cum capacity Over Head Reservoir and other allied works at Tarapur water supply scheme. Repair of Pump House &amp; other units of AIRP and other allied works at Kalaighata water supply scheme Construction of Boundary wall, Toilet, Pathway and other allied work at Kalaighata Water supply Scheme, Repair of Pump House and construction of Boundary Wall and other allied works at Radhakantapur water supply scheme, Repair of Over Head Reservoir and other allied works at Radhakantapur water supply scheme, Construction of Boundary wall, Toilet, Pathway andother allied work at Parniamatpur Water supply Scheme, Repair of 250 cum capacity Over Head Reservoir and other allied works at Parniamatpur water supply scheme, Repairing,Painting of Boundary wall,Toilet,Pathway and other allied works at Birnagar water supply scheme, Repair of 250 cum capacity Over Head Reservoir, Painting and repairing of H/W Boudary wall, Pump House and AIRP at Birnagar water supply scheme, under Nadia Arsenic Division-I, PHEDte. (Sl.no.02)</t>
-[...131 lines deleted...]
-    <t>MRINAL DASGUPTA</t>
+    <t>Augmentation of distribution pipeline at Gazipur &amp; Tarapur Mouzas including balance FHTC connections at Tarapur PWSS at Ranaghat-I Block under Arsenic Division-I,P.H.E. Dte (Sl. No. 10)</t>
+  </si>
+  <si>
+    <t>ORD/000122/2024-2025</t>
+  </si>
+  <si>
+    <t>1924/NAD-I</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>Dedicated pipeline connection from Manifold to different directions of Parniamatpur Piped Water Supply Scheme at each part of the command areas at Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000072/2024-2025</t>
+  </si>
+  <si>
+    <t>1531/NAD-I</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>Augmentation of distribution pipeline at Khrishma, Arshikhra &amp; Birnagar villages for balance FHTC connections under Radhakantapur PWSS at Ranaghat-I Block under Arsenic Division-I,P.H.E. Dte (Sl. No. 09)</t>
+  </si>
+  <si>
+    <t>ORD/000123/2024-2025</t>
+  </si>
+  <si>
+    <t>1925/NAD-I</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Laying and restoration of pipeline for functionalities of FHTC connection at Nandighat Village under Perniamatpur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 03)</t>
+  </si>
+  <si>
+    <t>ORD/000171/2024-2025</t>
+  </si>
+  <si>
+    <t>2026/NAD-I</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>JYOTIRMOY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Birnagar Ground Water Based Water Supply Scheme under Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte (SL.NO.02)</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>2010/NAD-I</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>A.K.ADHIKARY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>59/NAD-I</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation of distribution pipeline at Gazipur &amp; Tarapur Mouzas including balance FHTC connections at Tarapur PWSS at Ranaghat-I Block under Arsenic Division-I,P.H.E. Dte (Sl. No. 10)</t>
-[...13 lines deleted...]
-  <si>
     <t>Providing Boundary Illumination with allied works at Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar Part-III under Block_ Ranaghat -I Under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/12023)</t>
   </si>
   <si>
     <t>ORD/000162/2025-2026</t>
   </si>
   <si>
     <t>1160/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>PIONEER ELECTRICALS</t>
   </si>
   <si>
     <t>Augmentation of FHTC and Laying of balanced Pipeline at Gazipur, Tarapur, Girish Nagar, Jhau Mahal, Suresh Nagar under Tarapur GP at Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000079/2025-2026</t>
   </si>
   <si>
     <t>580/NAD-I</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
-    <t>Dedicated pipeline connection from Manifold to different directions of Parniamatpur Piped Water Supply Scheme at each part of the command areas at Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte.</t>
-[...62 lines deleted...]
-    <t>A.K.ADHIKARY</t>
+    <t>Road Restoration under Jal Jeevan Mission (JJM) for Tarapur and Anulia GP at Ranaghat-I Block under providing FHTC (Functional Household Tap Connection) under Jal Jeeven Mission (JJM) for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar Part-III at Ranaghat-I Block by Augmentation of Ground Water Based PWSS for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>129/NAD-I</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
   </si>
   <si>
     <t>Augmentation of Pipeline including FHTC by changing bibcock or stop cock or stand post or washing &amp; refixing ferrule at at Tengridanga, Madhyapara &amp; Mahatpur areas under Gayeshpur Gram Panchayet and Kalaighata village under Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar Part-III at Ranaghat-I Block by Augmentation of Ground Water based PWSS for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.. (Sl. No. 02)</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000031/2025-2026</t>
   </si>
   <si>
     <t>165/NAD-I</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>26/10/2025</t>
   </si>
   <si>
     <t>M /S SHAIKH ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>22/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1174,826 +1174,826 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>61.28</v>
+        <v>9.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>60.47</v>
+        <v>9.17</v>
       </c>
       <c r="R3" s="4">
-        <v>98.68</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>33.07</v>
+        <v>61.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>60.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S4" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>15.55</v>
+        <v>33.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.29</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>66.19</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>9.17</v>
+        <v>38.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.17</v>
+        <v>31.03</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>79.9</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>19.21</v>
+        <v>15.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>18.95</v>
+        <v>10.29</v>
       </c>
       <c r="R7" s="4">
-        <v>98.62</v>
+        <v>66.19</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>65.68</v>
+        <v>19.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>65.66</v>
+        <v>18.95</v>
       </c>
       <c r="R8" s="4">
-        <v>99.97</v>
+        <v>98.62</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>96.43</v>
+        <v>13.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>96.43</v>
+        <v>12.48</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>95.89</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>17.56</v>
+        <v>481.09</v>
       </c>
       <c r="Q10" s="4">
-        <v>17.54</v>
+        <v>478.14</v>
       </c>
       <c r="R10" s="4">
-        <v>99.9</v>
+        <v>99.39</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>38.83</v>
+        <v>65.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>31.03</v>
+        <v>65.66</v>
       </c>
       <c r="R11" s="4">
-        <v>79.9</v>
+        <v>99.97</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>13.01</v>
+        <v>96.43</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.48</v>
+        <v>96.43</v>
       </c>
       <c r="R12" s="4">
-        <v>95.89</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>13.04</v>
+        <v>17.56</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.73</v>
+        <v>17.54</v>
       </c>
       <c r="R13" s="4">
-        <v>89.91</v>
+        <v>99.9</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>481.09</v>
+        <v>7.09</v>
       </c>
       <c r="Q14" s="4">
-        <v>478.14</v>
+        <v>7.07</v>
       </c>
       <c r="R14" s="4">
-        <v>99.39</v>
+        <v>99.84</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>3.72</v>
+        <v>4.66</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.72</v>
+        <v>4.66</v>
       </c>
       <c r="R15" s="4">
-        <v>99.95</v>
+        <v>99.97</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>3.16</v>
       </c>
       <c r="Q16" s="4">
         <v>3.16</v>
       </c>
       <c r="R16" s="4">
         <v>99.99</v>
       </c>
@@ -2010,112 +2010,112 @@
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>4.82</v>
+        <v>3.72</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.82</v>
+        <v>3.72</v>
       </c>
       <c r="R17" s="4">
-        <v>99.98</v>
+        <v>99.95</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>4.84</v>
       </c>
       <c r="Q18" s="4">
         <v>4.84</v>
       </c>
       <c r="R18" s="4">
         <v>99.98</v>
       </c>
@@ -2132,51 +2132,51 @@
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P19" s="4">
         <v>4.81</v>
       </c>
       <c r="Q19" s="4">
         <v>4.8</v>
       </c>
       <c r="R19" s="4">
         <v>99.99</v>
       </c>
@@ -2193,852 +2193,856 @@
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>4.32</v>
+        <v>4.76</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.3</v>
+        <v>4.71</v>
       </c>
       <c r="R20" s="4">
-        <v>99.58</v>
+        <v>98.88</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P21" s="4">
-        <v>4.66</v>
+        <v>4.32</v>
       </c>
       <c r="Q21" s="4">
-        <v>4.66</v>
+        <v>4.3</v>
       </c>
       <c r="R21" s="4">
-        <v>99.97</v>
+        <v>99.58</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>7.09</v>
+        <v>4.82</v>
       </c>
       <c r="Q22" s="4">
-        <v>7.07</v>
+        <v>4.82</v>
       </c>
       <c r="R22" s="4">
-        <v>99.84</v>
+        <v>99.98</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P23" s="4">
-        <v>4.76</v>
+        <v>13.04</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.71</v>
+        <v>11.73</v>
       </c>
       <c r="R23" s="4">
-        <v>98.88</v>
+        <v>89.91</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="I24" s="13"/>
-      <c r="J24" s="13"/>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>139</v>
+        <v>32</v>
       </c>
       <c r="P24" s="4">
-        <v>9.86</v>
+        <v>19.11</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="P25" s="4">
-        <v>19.11</v>
+        <v>5.89</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M26" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="N26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>21.71</v>
+        <v>41.2</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K27" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="I27" s="13"/>
-[...1 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="L27" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="M27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="N27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="O27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>27.98</v>
+        <v>4.99</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="P28" s="4">
-        <v>5.89</v>
+        <v>14.41</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>161</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P29" s="4">
-        <v>41.2</v>
+        <v>9.86</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P30" s="4">
-        <v>4.99</v>
+        <v>21.71</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>177</v>
+        <v>32</v>
       </c>
       <c r="P31" s="4">
-        <v>14.41</v>
+        <v>27.98</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>178</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K32" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="K32" s="4" t="s">
+      <c r="L32" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="M32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="N32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O32" s="4" t="s">
-        <v>184</v>
+        <v>38</v>
       </c>
       <c r="P32" s="4">
-        <v>12.39</v>
+        <v>18.79</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>34</v>
+        <v>184</v>
       </c>
       <c r="K33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="M33" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="N33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="O33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>18.79</v>
+        <v>12.39</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="7" t="s">
         <v>190</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="11"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>