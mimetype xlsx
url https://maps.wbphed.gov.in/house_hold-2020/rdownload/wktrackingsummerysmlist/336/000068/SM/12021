--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,65 +233,50 @@
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>12/07/2026</t>
   </si>
   <si>
     <t>JAL PRAVHAHIKA PVT. LTD.,</t>
   </si>
   <si>
     <t>Augmentation of AIRP capacity (216cum/hr) in connection with augmentation of Ground Water Based Piped Water Supply Scheme for Nrisinghapur, under Jal Jeevan Mission at Santipur Block, under Nadia Arsenic Division -I, PHE Dte. (Sl.no.09)</t>
   </si>
   <si>
     <t>ORD/000131/2023-2024</t>
   </si>
   <si>
     <t>1899/NAD-I</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
-    <t>Conversion of IEP to AIRP (Pressure Type) at Gayeshpur Zone-I W/S Scheme under Santipur Block of capacity 60 cum/hr. underaugmentation of Gayeshpur Zone-I W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl.no.04)</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of AIRP capacity (111m3/hr) in connection with augmentation of Ground Water Based PWSS for Baganchara under Jal Jeevan Mission at Santipur Block under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1079/NAD-I</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Construction and installation of Manifold and allied works at OHR site under for Goalpur Zone-I PWSS including augmentation works under Gayeshpur Zone-I PWSS at Shantipur Block under Nadia Arsenic Division-I,P.H.E. Dte. (Sl. No. 03)</t>
   </si>
   <si>
     <t>ORD/000137/2024-2025</t>
   </si>
   <si>
     <t>1968/NAD-I</t>
@@ -318,50 +303,68 @@
     <t>26/09/2024</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>CONSTRUCTURE</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Boalia, Nabla, Gayeshpur Z-1 and Gayeshpur Z II, Part III under Block_ Santipur Under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/12021)</t>
   </si>
   <si>
     <t>ORD/000171/2025-2026</t>
   </si>
   <si>
     <t>1169/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site for Gayeshpur Zone-I &amp; Gobindapur Zone-I PWSS at Shantipur Block providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Boalia, Nabla, Gayeshpur Zone-I and Gayeshpur Zone-II Part-III at Santipur Block by Augmentation of Ground Water Based PWSS for PWSS for Boalia, Nabla, Gayeshpur W/S Schemes under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2024-2025</t>
+  </si>
+  <si>
+    <t>1338/NAD-I</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>B.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1381,336 +1384,336 @@
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>134.01</v>
+        <v>278.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>16.83</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
         <v>80</v>
-      </c>
-[...19 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>16.83</v>
+        <v>13.85</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>13.85</v>
+        <v>17.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>17.35</v>
+        <v>26.73</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>1695.72</v>
+        <v>1588.43</v>
       </c>
       <c r="P16" s="8">
         <v>0</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>