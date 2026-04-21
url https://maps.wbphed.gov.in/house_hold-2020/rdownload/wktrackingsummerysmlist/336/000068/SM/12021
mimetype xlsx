--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1274,54 +1274,54 @@
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>493.44</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>67.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>13.61</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1672,54 +1672,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1588.43</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>67.15</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>