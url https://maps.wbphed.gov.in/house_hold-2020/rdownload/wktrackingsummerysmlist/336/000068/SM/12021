--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,68 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site for Gayeshpur Zone-I &amp; Gobindapur Zone-I PWSS at Shantipur Block providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Boalia, Nabla, Gayeshpur Zone-I and Gayeshpur Zone-II Part-III at Santipur Block by Augmentation of Ground Water Based PWSS for PWSS for Boalia, Nabla, Gayeshpur W/S Schemes under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000042/2024-2025</t>
   </si>
   <si>
     <t>1338/NAD-I</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>B.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of FHTC by changing bib cock or stop cock or stand post or washing &amp; refixing ferrule at Simulia under Nabla water supply scheme under Santipur Block under Nadia Arsenic Division-I, PHE Dte. (Sl. No. ¿ 02)</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>349/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,70 +771,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -973,54 +991,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>15.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.07</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1034,54 +1052,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>13.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1095,54 +1113,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>0.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1274,54 +1292,54 @@
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>493.44</v>
       </c>
       <c r="Q9" s="4">
-        <v>67.15</v>
+        <v>241.23</v>
       </c>
       <c r="R9" s="4">
-        <v>13.61</v>
+        <v>48.89</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1652,87 +1670,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>26.73</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>65</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1589.39</v>
+      </c>
+      <c r="P17" s="8">
+        <v>267.41</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>16.82</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>