--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,87 +194,87 @@
   <si>
     <t>RTOR000027/2023-2024</t>
   </si>
   <si>
     <t>59/NAD-I</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Providing FHTC under Jaldhara/Jalswapna for Gobindapur Z-I Santipur Bolck by Augmentation of Ground Water Based PWSS for Gobindapur Z-I W/S scheme under Nadia Arsenic Division-I , P.H.E.Dte (Sl.no.04)</t>
   </si>
   <si>
     <t>Junior Engineer-II,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000065/2022-2023</t>
   </si>
   <si>
     <t>1672 / NAD-I</t>
   </si>
   <si>
     <t>07/09/2022</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>23/05/2026</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Boalia, Part-III at Santipur Block bY Augmentation of Ground Water Based PWSS for Boalia W/S Scheme, Providing FHTC under Jal Jeevan Mission (JJM) for Gayeshpur Zone-I, Part-III at Santipur Block by Augmentation of Ground Water Based PWSS for Gayeshpur W/S Scheme, Providing FHTC under Jal Jeevan Mission (JJM) for Gayeshpur Zone-II, Part-III at Santipur Block by Augmentation of Ground Water Based PWSS for Gayeshpur W/S Scheme, Construction of Boundary wall, Toilet, Pathway and other allied work at Boalia Water Supply Scheme within Santipur Block, Construction of Boundary wall, Toilet, Pathway and other allied work at Gayeshpur Zone-I Water Supply Scheme, Construction of Boundary wall, Toilet, Pathway and other allied work at Gayeshpur Zone-II Water Supply Scheme, Repair of 550 cum capacity Over Head Reservoir and other allied works at Boalia water supply scheme AND Repair of 250 cum capacity Over Head Reservoir and other allied works at Gayeshpur Zone-I water supply scheme underNadia Arsenic Division-I , PHE Dte. (Sl.no. 03)</t>
   </si>
   <si>
     <t>ORD/000102/2023-2024</t>
   </si>
   <si>
     <t>1697/NAD-I</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>12/07/2026</t>
   </si>
   <si>
     <t>JAL PRAVHAHIKA PVT. LTD.,</t>
   </si>
   <si>
     <t>Augmentation of AIRP capacity (216cum/hr) in connection with augmentation of Ground Water Based Piped Water Supply Scheme for Nrisinghapur, under Jal Jeevan Mission at Santipur Block, under Nadia Arsenic Division -I, PHE Dte. (Sl.no.09)</t>
   </si>
   <si>
     <t>ORD/000131/2023-2024</t>
   </si>
   <si>
     <t>1899/NAD-I</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>Construction of AIRP capacity (111m3/hr) in connection with augmentation of Ground Water Based PWSS for Baganchara under Jal Jeevan Mission at Santipur Block under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1079/NAD-I</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Construction and installation of Manifold and allied works at OHR site under for Goalpur Zone-I PWSS including augmentation works under Gayeshpur Zone-I PWSS at Shantipur Block under Nadia Arsenic Division-I,P.H.E. Dte. (Sl. No. 03)</t>
   </si>
   <si>
     <t>ORD/000137/2024-2025</t>
   </si>
@@ -339,50 +339,83 @@
     <t>23/08/2024</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>B.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation of FHTC by changing bib cock or stop cock or stand post or washing &amp; refixing ferrule at Simulia under Nabla water supply scheme under Santipur Block under Nadia Arsenic Division-I, PHE Dte. (Sl. No. ¿ 02)</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>349/AE-I/NAD-I</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of Pipeline including FHTC by changing bib cock or stop cock or stand post or washing &amp; refixing ferrule at different areas under Gayespur (Panpara) water supply scheme under Santipur Block under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000030/2025-2026</t>
+  </si>
+  <si>
+    <t>164/NAD-I</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>R R ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP (Pressure Type) at Gayeshpur Zone-I W/S Scheme under Santipur Block of capacity 60 cum/hr. underaugmentation of Gayeshpur Zone-I W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl.no.04)</t>
+  </si>
+  <si>
+    <t>ORD/000132/2023-2024</t>
+  </si>
+  <si>
+    <t>1900/NAD-I</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>HARBAUER INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1731,87 +1764,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>0.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.38</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P18" s="4">
+        <v>134.01</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>101.18</v>
+      </c>
+      <c r="R18" s="4">
+        <v>75.5</v>
+      </c>
+      <c r="S18" s="4">
+        <v>23</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1728.78</v>
+      </c>
+      <c r="P19" s="8">
+        <v>368.59</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>21.32</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>