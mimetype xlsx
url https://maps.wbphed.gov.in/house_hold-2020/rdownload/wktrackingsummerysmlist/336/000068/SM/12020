--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -116,168 +116,168 @@
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000395/2022-2023</t>
   </si>
   <si>
     <t>1451/CDD</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>M/S SAIKAT ENTERPRISE</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM), Construction of Boundary wall, Toilet, Pathway and other allied work at Head Work Site &amp; 2nd T/W Site, Repair of 350 cum capacity Over Head Reservoir, Painting and Pump House at Halalpur Krishnapur Zone-I &amp; Repair of 180 cum capacity Over Head Reservoir, Painting and repairing of H/W Boudary wall, Pump House at Halapur Zone-II for Halalpur Krishnapur Zone-I &amp; II at Ranaghat-II Block by Augmentation of Ground Water based PWSS for Halalpur Krishnapur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000098/2023-2024</t>
+  </si>
+  <si>
+    <t>1742/NAD-I</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>SATYABRATA CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Retrofitting work for Halalpur Krishnapur Zone-I &amp; Zone-II from Kharida Chapra Primary School to Purba Sangha at Ranaghat-II Block under Jal Jeevan Mission (JJM) by Retrofitting of Ground Water Based PWSS for Halalpur Krishnapur Water Supply Scheme under Retrofitting of Ground Water Based PWSS of Halalpur- Krishnapur Water Supply Scheme under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000218/2022-2023</t>
   </si>
   <si>
     <t>100/AE-I/NAD-i</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>07/03/2023</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Halalpur-Krishnapur Zone-I Ground Based Water Supply Scheme under Ranaghat-II under Nadia Arsenic Division-I,P.H.E Dte. in connection with Augmentation under JJM under Halalpur-Krishnapur Zone-I &amp; II (Part-III) Piped W/S Scheme (sl.19)</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>1161 / NAD-I</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>13/05/2023</t>
   </si>
   <si>
     <t>B.S. ENTERPRISE</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HALALPUR KRISHNAPUR (Z-II),GOALSALUA(Z-I) &amp; GOALSALUA(Z-II) W/S Scheme, Block- Ranaghat-II , Dist. - Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>1601/EMD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>M/S DILIP MITRA</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Halalpur-Krishnapur Zone-II Ground Based Water Supply Scheme under Ranaghat-II under Nadia Arsenic Division-I,P.H.E Dte. in connection with Augmentation under JJM under Muragachha Zone-I &amp; II (Part-III) Piped W/S Scheme (Sl.no.18)</t>
+  </si>
+  <si>
+    <t>ORD/000051/2023-2024</t>
+  </si>
+  <si>
+    <t>1430/NAD-I</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>D.K. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2023-2024</t>
   </si>
   <si>
     <t>1961/NAD-I</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...61 lines deleted...]
-    <t>D.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Halalpur Krishnapur Zone-I and Zone II Part III under Block_ Ranaghat II Under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/12020)</t>
   </si>
   <si>
     <t>ORD/000152/2025-2026</t>
   </si>
   <si>
     <t>1154/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>KASHINATH PAL &amp; CO.</t>
   </si>
   <si>
     <t>Balance work for revamping / upgradation of the hydraulic parameters at Gayesh, Daluigram &amp; Jafar-nagar mouzas in reference to Halalpur-Krisnapur PWSS &amp; Raynagar PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
   </si>
   <si>
     <t>ORD/000025/2025-2026</t>
   </si>
@@ -886,54 +886,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>15.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.83</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -944,392 +944,392 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.56</v>
+        <v>377.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>64.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>17.11</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>13.04</v>
+        <v>3.56</v>
       </c>
       <c r="Q5" s="4">
+        <v>3.56</v>
+      </c>
+      <c r="R5" s="4">
+        <v>100</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>15.4</v>
+        <v>13.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.72</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>377.65</v>
+        <v>56.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.26</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>56.44</v>
+        <v>12.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.38</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.39</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>12.98</v>
+        <v>15.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P10" s="4">
         <v>8.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
@@ -1404,51 +1404,51 @@
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>87</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P12" s="4">
         <v>9.81</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
@@ -1459,54 +1459,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>599.6</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>122.35</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>20.41</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>