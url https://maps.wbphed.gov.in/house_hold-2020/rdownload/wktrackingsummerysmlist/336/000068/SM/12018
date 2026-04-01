--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,65 @@
     <t>15/07/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>DI Rising main line at Baganchara PWSS under Santipur Block in connection with Jal Jeevan Mission (JJM) under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>232/AE-I/NAD-I</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>MANARAMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>MS pipeline connection with rising main, Over head reservoir including making provision for AIRP connection under Baganchhara PWSS, Shantipur block under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>316/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1258,87 +1273,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>3.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.82</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1042.28</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>