--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,90 +128,72 @@
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>02/10/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
     <t>Structural stability report for repair/reconstruction of existing overhead reservoir at Baganchara Water Supply Scheme.</t>
   </si>
   <si>
     <t>BILL/00483/2023-2024</t>
   </si>
   <si>
     <t>379/PFMS</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE(PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete with Laying of Distribution System Including Specials, Valves &amp; Pipe Supporting Structure, Construction of Boundary Wall, Chlorine Room, and Approach Road (60.0m Length and 3.0m Wide) and Toilet at Head Work Site and 2nd T/W Site and Repair of 450 cum capacity Over Head Reservoir, Painting and Pump House at Ground Water Based Piped Water Supply Scheme for Baganchara in Santipur Block of Nadia District under Nadia Arsenic Division-I, PHE Dte. (Sl.no.04)</t>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site for Baganchara Piped Water Supply Schemes under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000040/2024-2025</t>
+  </si>
+  <si>
+    <t>1314/NAD-I</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>K K MARKETING</t>
+  </si>
+  <si>
+    <t>Surging of existing Tube Well Situated at Head Site of Baganchara Water Supply Scheme in connection with Jal Jeevan Mission under Santipur Block to increase the yield of the tube well under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
-  </si>
-[...34 lines deleted...]
-    <t>Surging of existing Tube Well Situated at Head Site of Baganchara Water Supply Scheme in connection with Jal Jeevan Mission under Santipur Block to increase the yield of the tube well under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000304/2023-2024</t>
   </si>
   <si>
     <t>69/AE-I/NAD-I</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000026/2023-2024</t>
   </si>
   <si>
     <t>59/NAD-I</t>
   </si>
@@ -681,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -844,54 +826,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -937,484 +919,423 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>706.54</v>
+        <v>13.01</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>13.01</v>
+        <v>0.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.64</v>
+        <v>30.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>30.8</v>
+        <v>278.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>278.95</v>
+        <v>3.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>3.96</v>
+        <v>1.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...39 lines deleted...]
-      <c r="O11" s="4" t="s">
+      <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="P11" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>335.74</v>
+      </c>
+      <c r="P11" s="8">
+        <v>5.42</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>1.62</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>