--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,68 @@
     <t>232/AE-I/NAD-I</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>MANARAMA ENTERPRISE</t>
   </si>
   <si>
     <t>MS pipeline connection with rising main, Over head reservoir including making provision for AIRP connection under Baganchhara PWSS, Shantipur block under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000142/2024-2025</t>
   </si>
   <si>
     <t>316/AE-I/NAD-I</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE(PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete with Laying of Distribution System Including Specials, Valves &amp; Pipe Supporting Structure, Construction of Boundary Wall, Chlorine Room, and Approach Road (60.0m Length and 3.0m Wide) and Toilet at Head Work Site and 2nd T/W Site and Repair of 450 cum capacity Over Head Reservoir, Painting and Pump House at Ground Water Based Piped Water Supply Scheme for Baganchara in Santipur Block of Nadia District under Nadia Arsenic Division-I, PHE Dte. (Sl.no.04)</t>
+  </si>
+  <si>
+    <t>ORD/000128/2023-2024</t>
+  </si>
+  <si>
+    <t>1896/NAD-I</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>KINGS AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1255,87 +1273,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>1.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>706.54</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>214.43</v>
+      </c>
+      <c r="R11" s="4">
+        <v>30.35</v>
+      </c>
+      <c r="S11" s="4">
+        <v>22</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1042.28</v>
+      </c>
+      <c r="P12" s="8">
+        <v>219.86</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>21.09</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>