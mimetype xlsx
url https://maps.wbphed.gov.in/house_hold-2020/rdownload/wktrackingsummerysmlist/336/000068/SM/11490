--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -89,132 +89,132 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Surface Water Based Piped Water Supply Scheme Saguna Zone-VI (Part-I) for Arsenic Affected Areas of Nadia District to accommodate FHTC under Nadia Arsenic Division-I, PHE. Dte.</t>
   </si>
   <si>
     <t>SM/11490</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route Survey for providing FHTC (Functional Household Tap Connection) under JJM (Jal Jeevan Mission) by Augmentation of Zone-VI (Saguna) Part -I of Surface Water Based PWSS for Haringhata and Chakdah (PArt) at Chakdah Block at Nadia District under Nadia Arsenic Division -I, P.H.E. Dte.(Sl.No.-01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000242/2022-2023</t>
+  </si>
+  <si>
+    <t>168 / AE-I / NAD-I</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>07/08/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000013/2023-2024</t>
+  </si>
+  <si>
+    <t>1961/NAD-I</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline for FHTC works under Surface Water Based PWSS Saguna Zone-VI (Part-II) for arsenic affected areas of Nadia District to accommodate FHTC under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000020/2024-2025</t>
+  </si>
+  <si>
+    <t>1117/NAD-I</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
+  </si>
+  <si>
     <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete with Laying of Distribution System Including Specials, Valves &amp; Pipe Supporting Structure, Construction of Boundary Wall (675m Length), Chlorine Room, Drain (I300 m Length) and Approach Road (60.0m Length and 3.0m Wide), Construction of 900 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials and Soil Investigation for the work of Construction of R.C.C Elevated Reservoir of Capacity 900 m3 Staging Height 20Mtr. at Surface Water Based Piped Water Supply Scheme for Saguna ZONE-VI(PART-I) in Chakdah Block of Nadia District under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...2 lines deleted...]
-    <t>Junior Engineer-II</t>
+    <t>Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1708/NAD-I</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>15/07/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
-  </si>
-[...58 lines deleted...]
-    <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -763,270 +763,270 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>676.94</v>
+        <v>4.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.78</v>
+        <v>31.72</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>31.72</v>
+        <v>95.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>95.96</v>
+        <v>676.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>809.4</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>