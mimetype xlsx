--- v1 (2026-01-12)
+++ v2 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Supply, Delivery and Installation of Computer &amp; peripherals for official use under office of the Executive Engineer, Nadia Arsenic Division-I, under Nadia Arsenic Division-I, P.H.E.Dte.</t>
   </si>
   <si>
     <t>SM/10738</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Bill for HP All-in One PC 8 (Eight) Pieces for office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00019/2022-2023</t>
+  </si>
+  <si>
+    <t>372/PFMS</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>IONET</t>
+  </si>
+  <si>
+    <t>Bill for HP Desktop PC 8 (Eight) quantity for office of the Executive Engineer NADIA ARSENIC DIVISION-I, PHE,DTE.</t>
+  </si>
+  <si>
+    <t>VCH/000791/2022-2023</t>
+  </si>
+  <si>
+    <t>221/PFMS</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>Bill for Epson Plotter 1 (One) Pieces for office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00020/2022-2023</t>
+  </si>
+  <si>
+    <t>371/PFMS</t>
+  </si>
+  <si>
+    <t>Bill for single function printer with Automatic 2 sided printing &amp; wireless connectivity 26 (Twenty-Six) quantity for office of the Executive Engineer NADIA ARSENIC DIVISION-I, PHE,DTE.</t>
+  </si>
+  <si>
+    <t>VCH/000792/2022-2023</t>
+  </si>
+  <si>
+    <t>218/PFMS</t>
+  </si>
+  <si>
     <t>Bill for Canon Multifunction Machines Mfm on site OEM warranty 3 (Three) year, 1 (One) quantity for office of the Executive Engineer NADIA ARSENIC DIVISION-I, PHE,DTE.</t>
   </si>
   <si>
     <t>VCH/000790/2022-2023</t>
   </si>
   <si>
     <t>220/PFMS</t>
   </si>
   <si>
-    <t>14/09/2022</t>
-[...16 lines deleted...]
-  <si>
     <t>Bill for HP Desktop PC 4 (four) quantity for office of the Executive Engineer NADIA ARSENIC DIVISION-I, PHE,DTE.</t>
   </si>
   <si>
     <t>VCH/000789/2022-2023</t>
   </si>
   <si>
     <t>219/PFMS</t>
   </si>
   <si>
-    <t>Bill for HP Desktop PC 8 (Eight) quantity for office of the Executive Engineer NADIA ARSENIC DIVISION-I, PHE,DTE.</t>
-[...23 lines deleted...]
-    <t>218/PFMS</t>
+    <t>Bill for HP 200 Pro G4 22 Inch AIO IPS Panel HP 21.5 Inch IPS Panel under Office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00379/2023-2024</t>
+  </si>
+  <si>
+    <t>343/PFMS</t>
+  </si>
+  <si>
+    <t>18/11/2023</t>
+  </si>
+  <si>
+    <t>Bill for HP 200 Pro G4 22 Inch AIO Power Supply, SCUDA 256 GB SATA SSD &amp; Volt IT 2365 Toner Cartridge for Brother under Office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00380/2023-2024</t>
+  </si>
+  <si>
+    <t>344/PFMS</t>
+  </si>
+  <si>
+    <t>Supply and installation of CCTV Camera at kalyani state referral Laboratory under NAD-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00167/2023-2024</t>
+  </si>
+  <si>
+    <t>168/PFMS</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
   </si>
   <si>
     <t>Replacement of Cables of CCTV Camera at kalyani state referral Laboratory under NAD-I, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00168/2023-2024</t>
   </si>
   <si>
     <t>169/PFMS</t>
-  </si>
-[...31 lines deleted...]
-    <t>168/PFMS</t>
   </si>
   <si>
     <t>SUPPLY OF HP INTEL CORE i7 12700 8GB/0GB HDD/WINDOWS 11 PROFESSIONAL TO THE OFFICE OF THE EXECUTIVE ENGINEER,NADIA ARSENIC DIVISION-i,P.H.E DTE</t>
   </si>
   <si>
     <t>BILL/00123/2024-2025</t>
   </si>
   <si>
     <t>101/PFMS</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>Bill for Supply of HSN Code 84433100 Canon MF 643cdw Multifunction Machines SL No. 2FT74200</t>
   </si>
   <si>
     <t>BILL/00591/2023-2024</t>
   </si>
   <si>
     <t>480/PFMS</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
@@ -804,51 +804,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>5.02</v>
+        <v>7.37</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -861,51 +861,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>7.37</v>
+        <v>5.53</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -918,108 +918,108 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P5" s="4">
-        <v>3.78</v>
+        <v>3.14</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P6" s="4">
-        <v>5.53</v>
+        <v>7.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1032,108 +1032,108 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P7" s="4">
-        <v>3.14</v>
+        <v>5.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P8" s="4">
-        <v>7.12</v>
+        <v>3.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1194,111 +1194,111 @@
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P10" s="4">
         <v>0.1</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P11" s="4">
         <v>0.1</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
@@ -1308,54 +1308,54 @@
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P12" s="4">
         <v>0.1</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>