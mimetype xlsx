--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -335,147 +335,129 @@
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>Laying of additional pipelines and FHTC at south west part of Betna W/S Scheme under JJM at Betna W/S Scheme inconnection with Betna and Debogram water supply scheme under Ranaghat - II block within Hanskhali Block under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. 09)</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000059/2024-2025</t>
   </si>
   <si>
     <t>1621/NAD-I</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>M/S A.K. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying of additional pipelines and FHTC at north east part of Betna W/S Scheme under JJM at Betna W/S Scheme inconnection with Betna and Debogram water supply scheme under Ranaghat - II block within Hanskhali Block under Nadia Arsenic Division-I,P.H.E. Dte. (Sl. No. 08)</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing Boundary Illumination with allied works at Debagram (Phase-I) under Block_ Ranaghat-II Under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/10662)</t>
   </si>
   <si>
     <t>ORD/000166/2025-2026</t>
   </si>
   <si>
     <t>1163/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S.S.ENTERPRISES</t>
   </si>
   <si>
     <t>Construction of Boundary wall and pathway and Toilet at 2nd, 3rd and 4th Tubewell site of Aranghata and 3rd site of Debogram water supply Scheme in Ranaghat-II Block under Nadia Arsenic Division-I,P.H.E. Dte. Under JJM. (Sl. No. 09)</t>
   </si>
   <si>
     <t>ORD/000029/2025-2026</t>
   </si>
   <si>
     <t>155/NAD-I</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>GOUTAM DEY</t>
   </si>
   <si>
     <t>ORD/000199/2024-2025</t>
   </si>
   <si>
     <t>18/AE-I/NAD-I</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
-    <t>Revamping / upgradation of the hydraulic parameters for Uttor Bhayna, Hatibanda, Aishmali, Nasra and Hijuli ( P ) villages in connection with Debogram, Nasra and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing FHTC and laying dedicated pipeline for Sijdia, Dakhin Rameswarpur,Anatapur, Mithapur &amp; aismali Village in connection with Debagram Water Supply Scheme under Jal Jeevan Mission (JJM) Under Ranaghat-II Block in under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>581/NAD-I</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>Renovation of IEP (155m3/hr.) at Debogram W/S Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000227/2023-2024</t>
+  </si>
+  <si>
+    <t>2298/NAD-I</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,51 +846,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1027,54 +1009,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>21.9</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>94.6</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1088,54 +1070,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>12.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.52</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>96.72</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1149,54 +1131,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>3.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.51</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>93.46</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1210,54 +1192,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>23.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>22.71</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>98.16</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1444,54 +1426,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>320.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>256.29</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>80.09</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1505,54 +1487,54 @@
       <c r="I11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>4.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>41</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1566,54 +1548,54 @@
       <c r="I12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P12" s="4">
         <v>4.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1684,54 +1666,54 @@
       <c r="I14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
         <v>1.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.08</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>94.53</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1745,449 +1727,392 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
         <v>68.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>11.51</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>16.76</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P16" s="4">
-        <v>96.45</v>
+        <v>4.34</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P17" s="4">
-        <v>4.34</v>
+        <v>34.34</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="P18" s="4">
-        <v>34.34</v>
+        <v>4.85</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>83</v>
+        <v>123</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P19" s="4">
-        <v>4.85</v>
+        <v>96.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M20" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>53.23</v>
+        <v>15.81</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...49 lines deleted...]
-      </c>
+      <c r="A21" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>696.56</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>