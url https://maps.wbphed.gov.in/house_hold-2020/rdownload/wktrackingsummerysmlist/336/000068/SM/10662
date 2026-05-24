--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -182,152 +182,137 @@
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2022-2023</t>
   </si>
   <si>
     <t>3005/NAD-I</t>
   </si>
   <si>
     <t>04/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Surging of existing Tube Well situated at the 3rd Tube Well site at Debogram Water Supply Scheme in Connection with Jal Jeevan Mission under Hanskhali Block to increase the yield of the Tube Well under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. ¿ 03)</t>
-[...11 lines deleted...]
-    <t>01/10/2024</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejumination Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II , III and IV (Phase-I) under DEBGRAM ground water based water supply scheme under Block_ Ranaghat-II Dist. Nadia under EMD, PHE Dte. (SM/10662)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000641/2024-2025</t>
+  </si>
+  <si>
+    <t>2678/EMD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara/Jal Swapna for Debagram Phase-I at Ranaghat-II Block by Augmentation of Ground Water Based PWSS for Debagram W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000031/2022-2023</t>
+  </si>
+  <si>
+    <t>1475/NAD-I</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>20/11/2022</t>
+  </si>
+  <si>
+    <t>Collection of Household data through mobile app for FHTC Connection at following schemes under Nadia Arsenic Division-I PHE Dte. Schemes:- i)Debagram ii)Dhantala iii)Dubli Zone-I iv)Dubli Zone-II v)Zone-IX (Chandmari) vi)Zone-XII (Madanpur) vii)Nabla</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I ,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>168/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Charges of entry of household data in JJM website along with Household Aadhar details and Geo-tagging the same along with a hard copy of the same in requisite format supplied by the department in different Blocks of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000354/2023-2024</t>
+  </si>
+  <si>
+    <t>448/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
   </si>
   <si>
     <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...82 lines deleted...]
-  <si>
     <t>Providing FHtC (Functional Household Tap Connection) under Jaldhara/jalswapna for Debagram Phase-I at Ranaghat-II Block by Augmentation of Ground Water Based PWSS for Debagram W/S Scheme under Nadia Arsenic Division-I ,PHE Dte</t>
   </si>
   <si>
     <t>BILL/00189/2024-2025</t>
   </si>
   <si>
     <t>213/PFMS</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>Field Level Survey of different School/Anganwadi Centre (AWC) by GPs enabled Mobile Application for uploading of data at IMIS website in Nadia District under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000220/2023-2024</t>
   </si>
   <si>
     <t>467/AE-I/NAD-I</t>
   </si>
   <si>
     <t>09/10/2023</t>
@@ -414,50 +399,62 @@
     <t>581/NAD-I</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>Renovation of IEP (155m3/hr.) at Debogram W/S Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000227/2023-2024</t>
   </si>
   <si>
     <t>2298/NAD-I</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000038/2024-2025</t>
+  </si>
+  <si>
+    <t>202/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1009,54 +1006,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.6</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1070,54 +1067,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>12.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.72</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1131,54 +1128,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>3.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.46</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1192,54 +1189,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>23.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.71</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.16</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1271,835 +1268,839 @@
         <v>22.55</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.64</v>
+        <v>41.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>41.01</v>
+        <v>320.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>256.29</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>80.09</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>320.01</v>
+        <v>4.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>4.84</v>
+        <v>4.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
         <v>85</v>
       </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>4.85</v>
+        <v>13.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>13.73</v>
+        <v>1.15</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.08</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>94.53</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>1.15</v>
+        <v>68.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.51</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>16.76</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P15" s="4">
-        <v>68.67</v>
+        <v>4.34</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="P16" s="4">
-        <v>4.34</v>
+        <v>34.34</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="P17" s="4">
-        <v>34.34</v>
+        <v>4.85</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="P18" s="4">
-        <v>4.85</v>
+        <v>96.78</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="I19" s="13"/>
-      <c r="J19" s="13"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>124</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>126</v>
+        <v>82</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>61</v>
+        <v>128</v>
       </c>
       <c r="P19" s="4">
-        <v>96.78</v>
+        <v>15.81</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="J20" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="P20" s="4">
-        <v>15.81</v>
+        <v>4.85</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
-        <v>696.56</v>
+        <v>700.76</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>339.22</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>48.41</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>