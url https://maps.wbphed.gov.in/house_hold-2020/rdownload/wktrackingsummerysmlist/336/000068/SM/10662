--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -411,50 +411,116 @@
     <t>Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000227/2023-2024</t>
   </si>
   <si>
     <t>2298/NAD-I</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>ORD/000038/2024-2025</t>
   </si>
   <si>
     <t>202/AE-I/NAD-I</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection and security deposit for Noapara OHR site (Zone- 3A)</t>
+  </si>
+  <si>
+    <t>BILL/02690/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-237</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL DEBOGRAM CCC</t>
+  </si>
+  <si>
+    <t>Surging of existing Tube Well situated at the 3rd Tube Well site at Debogram Water Supply Scheme in Connection with Jal Jeevan Mission under Hanskhali Block to increase the yield of the Tube Well under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. ¿ 03)</t>
+  </si>
+  <si>
+    <t>ORD/000080/2024-2025</t>
+  </si>
+  <si>
+    <t>205/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>Laying of additional pipelines and FHTC at north east part of Betna W/S Scheme under JJM at Betna W/S Scheme inconnection with Betna and Debogram water supply scheme under Ranaghat - II block within Hanskhali Block under Nadia Arsenic Division-I,P.H.E. Dte. (Sl. No. 08)</t>
+  </si>
+  <si>
+    <t>ORD/000056/2024-2025</t>
+  </si>
+  <si>
+    <t>1515/NAD-I</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Revamping / upgradation of the hydraulic parameters for Uttor Bhayna, Hatibanda, Aishmali, Nasra and Hijuli ( P ) villages in connection with Debogram, Nasra and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>530/NAD-I</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,51 +909,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2033,87 +2099,327 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P20" s="4">
         <v>4.85</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P21" s="4">
+        <v>7.27</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="P23" s="4">
+        <v>96.45</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>75</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P24" s="4">
+        <v>53.23</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>78</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>858.36</v>
+      </c>
+      <c r="P25" s="8">
+        <v>339.22</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>39.52</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>