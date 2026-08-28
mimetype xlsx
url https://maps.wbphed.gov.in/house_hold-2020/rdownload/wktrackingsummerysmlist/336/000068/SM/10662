--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,438 +89,438 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Augmentation to accommodate FHTC for Debagram Ground Water Based Piped Water Supply Scheme (Phase-I), Block-Ranaghat-II, District-Nadia.</t>
   </si>
   <si>
     <t>SM/10662</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara/Jal Swapna for Debagram Phase-I at Ranaghat-II Block by Augmentation of Ground Water Based PWSS for Debagram W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000031/2022-2023</t>
+  </si>
+  <si>
+    <t>1475/NAD-I</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>20/11/2022</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000010/2022-2023</t>
+  </si>
+  <si>
+    <t>3005/NAD-I</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Retrofitting work of existing pipelines at Debagram, Ranaghat-II Block in connection with providing FHTC undr JJM under Debagram W/S Scheme under Nadia Arsenic Division-I , PHE Dte. (Sl. No. 09)</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000072/2023-2024</t>
   </si>
   <si>
     <t>1385/NAD-I</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
-    <t>GHOSH ENTERPRISE</t>
+    <t>Field Level Survey of different School/Anganwadi Centre (AWC) by GPs enabled Mobile Application for uploading of data at IMIS website in Nadia District under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000220/2023-2024</t>
+  </si>
+  <si>
+    <t>467/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Debagram Ground Based Water Supply Scheme under Ranaghat-II under Nadia Arsenic Division-I,P.H.E Dte. in connection with Augmentation of Debagram W/S Scheme (Phase-I) under JJM(Sl.no.01)</t>
   </si>
   <si>
     <t>ORD/000297/2022-2023</t>
   </si>
   <si>
     <t>719/NAD-I</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
   </si>
   <si>
+    <t>Collection of Household data through mobile app for FHTC Connection at following schemes under Nadia Arsenic Division-I PHE Dte. Schemes:- i)Debagram ii)Dhantala iii)Dubli Zone-I iv)Dubli Zone-II v)Zone-IX (Chandmari) vi)Zone-XII (Madanpur) vii)Nabla</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I ,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>168/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
     <t>Retrofitting works at Debogramunder Debogram W/S Schemeunder JJM under Ranaghat- II Block under Nadia Arsenic Division-I,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000147/2023-2024</t>
   </si>
   <si>
     <t>375/AE-II/NAD-I</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>JYOTIRMOY ENTERPRISE</t>
   </si>
   <si>
     <t>Retrofitting work of Debagram, Ranaghat-II Block in connection with providing FHTC under Debagram W/S Scheme under JJM under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.no.03)</t>
   </si>
   <si>
     <t>ORD/000151/2023-2024</t>
   </si>
   <si>
     <t>2096/NAD-I</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT. LTD.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Renovation of IEP (155m3/hr.) at Debogram W/S Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000227/2023-2024</t>
+  </si>
+  <si>
+    <t>2298/NAD-I</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Charges of entry of household data in JJM website along with Household Aadhar details and Geo-tagging the same along with a hard copy of the same in requisite format supplied by the department in different Blocks of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000354/2023-2024</t>
+  </si>
+  <si>
+    <t>448/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>SUMAN CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Surging of existing Tube Well situated at the 3rd Tube Well site at Debogram Water Supply Scheme in Connection with Jal Jeevan Mission under Hanskhali Block to increase the yield of the Tube Well under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. ¿ 03)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000080/2024-2025</t>
+  </si>
+  <si>
+    <t>205/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejumination Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II , III and IV (Phase-I) under DEBGRAM ground water based water supply scheme under Block_ Ranaghat-II Dist. Nadia under EMD, PHE Dte. (SM/10662)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000641/2024-2025</t>
   </si>
   <si>
     <t>2678/EMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara/Jal Swapna for Debagram Phase-I at Ranaghat-II Block by Augmentation of Ground Water Based PWSS for Debagram W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 01)</t>
-[...59 lines deleted...]
-    <t>SUMAN CHAKRABORTY</t>
+    <t>Laying of additional pipelines and FHTC at south west part of Betna W/S Scheme under JJM at Betna W/S Scheme inconnection with Betna and Debogram water supply scheme under Ranaghat - II block within Hanskhali Block under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. 09)</t>
+  </si>
+  <si>
+    <t>ORD/000059/2024-2025</t>
+  </si>
+  <si>
+    <t>1621/NAD-I</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>M/S A.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of additional pipelines and FHTC at north east part of Betna W/S Scheme under JJM at Betna W/S Scheme inconnection with Betna and Debogram water supply scheme under Ranaghat - II block within Hanskhali Block under Nadia Arsenic Division-I,P.H.E. Dte. (Sl. No. 08)</t>
+  </si>
+  <si>
+    <t>ORD/000056/2024-2025</t>
+  </si>
+  <si>
+    <t>1515/NAD-I</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>11/01/2026</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000038/2024-2025</t>
+  </si>
+  <si>
+    <t>202/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
   </si>
   <si>
     <t>Providing FHtC (Functional Household Tap Connection) under Jaldhara/jalswapna for Debagram Phase-I at Ranaghat-II Block by Augmentation of Ground Water Based PWSS for Debagram W/S Scheme under Nadia Arsenic Division-I ,PHE Dte</t>
   </si>
   <si>
     <t>BILL/00189/2024-2025</t>
   </si>
   <si>
     <t>213/PFMS</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
-    <t>Field Level Survey of different School/Anganwadi Centre (AWC) by GPs enabled Mobile Application for uploading of data at IMIS website in Nadia District under Nadia Arsenic Division-I, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Providing Boundary Illumination with allied works at Debagram (Phase-I) under Block_ Ranaghat-II Under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/10662)</t>
   </si>
   <si>
     <t>ORD/000166/2025-2026</t>
   </si>
   <si>
     <t>1163/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S.S.ENTERPRISES</t>
   </si>
   <si>
     <t>Construction of Boundary wall and pathway and Toilet at 2nd, 3rd and 4th Tubewell site of Aranghata and 3rd site of Debogram water supply Scheme in Ranaghat-II Block under Nadia Arsenic Division-I,P.H.E. Dte. Under JJM. (Sl. No. 09)</t>
   </si>
   <si>
     <t>ORD/000029/2025-2026</t>
   </si>
   <si>
     <t>155/NAD-I</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>GOUTAM DEY</t>
   </si>
   <si>
     <t>ORD/000199/2024-2025</t>
   </si>
   <si>
     <t>18/AE-I/NAD-I</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
+    <t>Revamping / upgradation of the hydraulic parameters for Uttor Bhayna, Hatibanda, Aishmali, Nasra and Hijuli ( P ) villages in connection with Debogram, Nasra and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>530/NAD-I</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
     <t>Providing FHTC and laying dedicated pipeline for Sijdia, Dakhin Rameswarpur,Anatapur, Mithapur &amp; aismali Village in connection with Debagram Water Supply Scheme under Jal Jeevan Mission (JJM) Under Ranaghat-II Block in under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>581/NAD-I</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
-    <t>Renovation of IEP (155m3/hr.) at Debogram W/S Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Quotation for new service connection and security deposit for Noapara OHR site (Zone- 3A)</t>
   </si>
   <si>
     <t>BILL/02690/2024-2025</t>
   </si>
   <si>
     <t>BP-237</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>WBSEDCL DEBOGRAM CCC</t>
-  </si>
-[...49 lines deleted...]
-    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1069,1313 +1069,1313 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.15</v>
+        <v>320.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>21.9</v>
+        <v>256.29</v>
       </c>
       <c r="R3" s="4">
-        <v>94.6</v>
+        <v>80.09</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>12.95</v>
+        <v>22.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.52</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>96.72</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>3.76</v>
+        <v>23.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.51</v>
+        <v>21.9</v>
       </c>
       <c r="R5" s="4">
-        <v>93.46</v>
+        <v>94.6</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>23.14</v>
+        <v>1.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>22.71</v>
+        <v>1.08</v>
       </c>
       <c r="R6" s="4">
-        <v>98.16</v>
+        <v>94.53</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>22.55</v>
+        <v>12.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.52</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.72</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>41.01</v>
+        <v>4.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>320.01</v>
+        <v>3.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>256.29</v>
+        <v>3.51</v>
       </c>
       <c r="R9" s="4">
-        <v>80.09</v>
+        <v>93.46</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.84</v>
+        <v>23.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.84</v>
+        <v>22.71</v>
       </c>
       <c r="R10" s="4">
+        <v>98.16</v>
+      </c>
+      <c r="S10" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.85</v>
+        <v>15.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>13.73</v>
+        <v>4.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>1.15</v>
+        <v>0.64</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.08</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>94.53</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P14" s="4">
-        <v>68.67</v>
+        <v>41.01</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.51</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>16.76</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>90</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P15" s="4">
-        <v>4.34</v>
+        <v>68.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>11.51</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>16.76</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>109</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>90</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P16" s="4">
-        <v>34.34</v>
+        <v>96.45</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="P17" s="4">
         <v>4.85</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="P18" s="4">
-        <v>96.78</v>
+        <v>13.73</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J19" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P19" s="4">
-        <v>15.81</v>
+        <v>4.34</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="P20" s="4">
-        <v>4.85</v>
+        <v>34.34</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>137</v>
+        <v>88</v>
       </c>
       <c r="P21" s="4">
-        <v>7.27</v>
+        <v>4.85</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>84</v>
+        <v>144</v>
       </c>
       <c r="P22" s="4">
-        <v>0.64</v>
+        <v>53.23</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>148</v>
+        <v>88</v>
       </c>
       <c r="P23" s="4">
-        <v>96.45</v>
+        <v>96.78</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P24" s="4">
-        <v>53.23</v>
+        <v>7.27</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>858.36</v>