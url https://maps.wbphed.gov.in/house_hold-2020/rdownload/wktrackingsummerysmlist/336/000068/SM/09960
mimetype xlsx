--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,306 +89,306 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of GOALSALUA ZONE-I &amp; II under Ranaghat-II Block &amp; BETNA under Hanskhali Block, District-Nadia to accommodate FHTC (Functional Household Tap Conn</t>
   </si>
   <si>
     <t>SM/09960</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Chak Dakshinpara &amp; Fulbari villages at Hanskhali Block by retrofitting of Ground Water based PWSS for Betna Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.(Sl No. - 11) Tender No.- 224/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000175/2020-2021</t>
+  </si>
+  <si>
+    <t>294/NAD-I</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>21/03/2021</t>
+  </si>
+  <si>
+    <t>K.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Betna Part-I at Hanskhali Block by retrofitting of Ground Water based PWSS for Betna Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 10)</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000168/2021-2022</t>
   </si>
   <si>
     <t>436/NAD-I</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>B.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall Toilet Pathway and other work at Goalsalua Zone II WS Scheme within Ranaghat II Block under NAD-I PHE Dte ( Sl.no.05)</t>
   </si>
   <si>
     <t>ORD/000093/2022-2023</t>
   </si>
   <si>
     <t>1940 / NAD-I</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
-    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Chak Dakshinpara &amp; Fulbari villages at Hanskhali Block by retrofitting of Ground Water based PWSS for Betna Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.(Sl No. - 11) Tender No.- 224/NAD-I/2020-2021.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall Toilet Pathway and other allied work at Betna WS Scheme within Hanskhali Block under NAD I PHE Dte(Sl.no.11)</t>
   </si>
   <si>
     <t>ORD/000096/2022-2023</t>
   </si>
   <si>
     <t>1961/ NAD-I</t>
   </si>
   <si>
     <t>26/11/2022</t>
   </si>
   <si>
     <t>BANERJEE ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Rejuvenation of Goalsalua (Z-i) PWSS regarding FHTC in Ranaghat II Block of Nadia Dist.</t>
   </si>
   <si>
     <t>ORD/002488/2022-2023</t>
   </si>
   <si>
     <t>926/EMD</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>27/05/2023</t>
   </si>
   <si>
     <t>SUSANTA KUMAR DAS</t>
   </si>
   <si>
+    <t>Repair of 250 cum capacity Over Head Reservoir Painting and Pump House at Goalsalua Zone II WS Scheme in Ranaghat II Block under NAD I PHE Dte (Sl.no.07)</t>
+  </si>
+  <si>
+    <t>ORD/000137/2022-2023</t>
+  </si>
+  <si>
+    <t>3036 /NAD-I</t>
+  </si>
+  <si>
+    <t>09/11/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>TAPU SAHA</t>
+  </si>
+  <si>
     <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Goalsalua Part-II at Hanskhali Block by retrofitting of Ground Water based PWSS for Goalsalua Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 09)</t>
   </si>
   <si>
     <t>ORD/000167/2021-2022</t>
   </si>
   <si>
     <t>435/NAD-I</t>
   </si>
   <si>
     <t>MANISHIKA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repair of 250 cum capacity Over Head Reservoir Painting and Pump House at Goalsalua Zone II WS Scheme in Ranaghat II Block under NAD I PHE Dte (Sl.no.07)</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall, Toilet, Pathway and other allied work at Goalsalua Zone-I Water Supply Scheme within Ranaghat-II Block under Nadia Arsenic Division-I, PHE Dte. ( SL.NO.13)</t>
   </si>
   <si>
     <t>Junior Engineer-II,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000149/2022-2023</t>
   </si>
   <si>
     <t>3327/NAD-I</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>29/01/2023</t>
   </si>
   <si>
     <t>M/S AKSHAY HALDER</t>
   </si>
   <si>
+    <t>Water Supply Arrangment in High School, PrimarySchool, SSK &amp; MSK under Jal Jeevan Mission (JJM) atGoalsalua (Zone-I) PWSS, Ranaghat-II Block by Augmentation of Goalsalua Zone-I &amp;II underRanaghat-II Block &amp; Betnaunder Hanskhali Block under Nadia Arsenic Division-I, PHE Dte (sl.10)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000213/2022-2023</t>
+  </si>
+  <si>
+    <t>205 /NAD-I</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>M/S ASOKE GHOSH &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Betna Ground Based Water Supply Scheme under Hanskhali under Nadia Arsenic Division-I, P.H.E Dte. in connection with Augmentation of Betna W/S Scheme under JJM (Sl.No.05)</t>
+  </si>
+  <si>
+    <t>ORD/000067/2023-2024</t>
+  </si>
+  <si>
+    <t>1378/NAD-I</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>09/06/2023</t>
+  </si>
+  <si>
+    <t>TAPAS GHOSH</t>
+  </si>
+  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BETNA W/S Scheme, Block-Hanskhali , Dist. - Nadia. NIET No. 39 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>1603/EMD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>TALUKDER &amp; CO.</t>
   </si>
   <si>
+    <t>Conversion of IEP to AIRP (Pressure Type) at Betna W/S Scheme under Hanskhali Block of capacity 50 cum/hr. under Nadia under augmentation of Betna W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (SL.no.03)</t>
+  </si>
+  <si>
+    <t>ORD/000144/2023-2024</t>
+  </si>
+  <si>
+    <t>2045/NAD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD.</t>
+  </si>
+  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HALALPUR KRISHNAPUR (Z-II),GOALSALUA(Z-I) &amp; GOALSALUA(Z-II) W/S Scheme, Block- Ranaghat-II , Dist. - Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
   </si>
   <si>
     <t>ORD/000022/2023-2024</t>
   </si>
   <si>
     <t>1601/EMD</t>
   </si>
   <si>
     <t>M/S DILIP MITRA</t>
   </si>
   <si>
-    <t>Construction and installation of MANIFOLD and allied works at OHR site under Betna Ground Based Water Supply Scheme under Hanskhali under Nadia Arsenic Division-I, P.H.E Dte. in connection with Augmentation of Betna W/S Scheme under JJM (Sl.No.05)</t>
-[...16 lines deleted...]
-  <si>
     <t>Load enhancement at Betna ph-1 at Hanskhali Block, Dist.-Nadia</t>
   </si>
   <si>
     <t>BILL/00543/2024-2025</t>
   </si>
   <si>
     <t>BP-27-24-25</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (CHITRASALI C.C.CENTER)</t>
-  </si>
-[...37 lines deleted...]
-    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -937,240 +937,240 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>25.11</v>
+        <v>43.55</v>
       </c>
       <c r="Q3" s="4">
+        <v>18.21</v>
+      </c>
+      <c r="R3" s="4">
+        <v>41.8</v>
+      </c>
+      <c r="S3" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>12.94</v>
+        <v>25.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.75</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>43.55</v>
+        <v>12.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>53.22</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>11.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>59.95</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1180,176 +1180,176 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>12.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>23.94</v>
+        <v>20.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>88.96</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>20.13</v>
+        <v>23.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>87.19</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1363,450 +1363,450 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>11.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.81</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>65.45</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>14.46</v>
+        <v>90.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>44.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>49.34</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>56.44</v>
+        <v>12.52</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.51</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>12.52</v>
+        <v>14.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>13.07</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>90.39</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>1.27</v>
+        <v>130.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>120.51</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P15" s="4">
+        <v>56.44</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>35.31</v>
+      </c>
+      <c r="R15" s="4">
+        <v>62.56</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...22 lines deleted...]
-        <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
-        <v>130.98</v>
+        <v>1.27</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>467.77</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>338.47</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>72.36</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>