--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -179,51 +179,51 @@
   <si>
     <t>962 / NAD-I</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>05/09/2022</t>
   </si>
   <si>
     <t>M/S K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Work for revamping / upgradation of the hydraulic parameters at Mamjoani mouzas in reference to Mamjoani water supply scheme &amp; Duttaphulia water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 07)</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>76/NAD-1</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
-    <t>12/12/2025</t>
+    <t>01/05/2026</t>
   </si>
   <si>
     <t>JOYGOPAL GUPTI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -778,54 +778,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>13.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.91</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -839,54 +839,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.07</v>
       </c>
       <c r="S4" s="4">
         <v>93</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -900,54 +900,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>88.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>83.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.21</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -961,54 +961,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>81.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>57.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>70.28</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1056,54 +1056,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>290.01</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>161.08</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>55.54</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>