--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -113,117 +113,117 @@
   <si>
     <t>Construction of Boundary wall, Toilet Pathway and all repair works at 2nd T W allied site and all repair works at HW site of Mamjoani under NAD I PHE Dte (Sl.no.08)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000097/2022-2023</t>
   </si>
   <si>
     <t>1963 / NAD-I</t>
   </si>
   <si>
     <t>14/10/2022</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>D.K. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Dhara/Jal Swapna for Mamjoani Part-III at Hanskhali Block by retrofitting of Ground Water based PWSS for Mamjoani Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 13)</t>
+  </si>
+  <si>
+    <t>ORD/000171/2021-2022</t>
+  </si>
+  <si>
+    <t>438/NAD-I</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>28/10/2023</t>
+  </si>
+  <si>
+    <t>SHYAMAL SHIL</t>
+  </si>
+  <si>
+    <t>Phase -II FHTC under Jaldhara/ Jal Swapna for Ramnagar at Hanskhali Block by retrofitting of Ground Water Based PWSS for Ramnagar Water Supply scheme under Nadia Arsenic Division -I, P.H.E. Dte. (Sl. no -05)</t>
+  </si>
+  <si>
+    <t>ORD/000015/2022-2023</t>
+  </si>
+  <si>
+    <t>962 / NAD-I</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>M/S K.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall Pathway Toilet and all repair works at 2 nd TW Site and all repair works at HW site of Ramnagar WS Scheme under NAD I PHE Dte (Sl.no.03)</t>
   </si>
   <si>
     <t>ORD/000063/2022-2023</t>
   </si>
   <si>
     <t>1595 / NAD-I</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
     <t>SANJIB DEY</t>
   </si>
   <si>
-    <t>Providing FHTC (Functional Household Tap Connection) under Jal Dhara/Jal Swapna for Mamjoani Part-III at Hanskhali Block by retrofitting of Ground Water based PWSS for Mamjoani Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 13)</t>
-[...34 lines deleted...]
-  <si>
     <t>Work for revamping / upgradation of the hydraulic parameters at Mamjoani mouzas in reference to Mamjoani water supply scheme &amp; Duttaphulia water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 07)</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>76/NAD-1</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>29/08/2026</t>
   </si>
   <si>
     <t>JOYGOPAL GUPTI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -836,60 +836,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.06</v>
+        <v>88.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.56</v>
+        <v>83.23</v>
       </c>
       <c r="R4" s="4">
-        <v>85.07</v>
+        <v>94.21</v>
       </c>
       <c r="S4" s="4">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -897,57 +897,57 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>88.34</v>
+        <v>81.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>83.23</v>
+        <v>57.6</v>
       </c>
       <c r="R5" s="4">
-        <v>94.21</v>
+        <v>70.28</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -958,60 +958,60 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>81.96</v>
+        <v>10.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>57.6</v>
+        <v>8.56</v>
       </c>
       <c r="R6" s="4">
-        <v>70.28</v>
+        <v>85.07</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>