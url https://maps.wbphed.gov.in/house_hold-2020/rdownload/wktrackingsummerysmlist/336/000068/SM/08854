--- v1 (2026-02-07)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,50 +129,68 @@
     <t>08/11/2021</t>
   </si>
   <si>
     <t>07/01/2022</t>
   </si>
   <si>
     <t>PRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Paschim Noapara at Ranaghat-I Block by augmentation of Ground Water Based PWSS for Paschim Noapara Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte . (Sl.no.12)</t>
   </si>
   <si>
     <t>ORD/000221/2023-2024</t>
   </si>
   <si>
     <t>2409/NAD-I</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>JOYGOPAL GUPTI</t>
+  </si>
+  <si>
+    <t>"Augmentation of pipeline damaged due to construction of drain including new pipeline and FHTC connection at Sundalpur Char, Paschim Noapara, Sahebdanga, Paschim Noapara villages under Paschim Noapara PWSS and Gosaichar village under Gosaichar Water Supply Scheme in Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte. (S1. No. 01)"</t>
+  </si>
+  <si>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>2005/NAD-I</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,73 +579,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -724,54 +742,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>77.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>75.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.09</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -785,101 +803,162 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>86.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>86.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>24.76</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>188.59</v>
+      </c>
+      <c r="P6" s="8">
+        <v>161.98</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>85.89</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>