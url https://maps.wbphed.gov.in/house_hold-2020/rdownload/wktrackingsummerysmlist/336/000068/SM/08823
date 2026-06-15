--- v1 (2026-02-07)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -126,50 +126,68 @@
     <t>08/11/2021</t>
   </si>
   <si>
     <t>07/01/2022</t>
   </si>
   <si>
     <t>M/S TARAK CHANDRA PAUL</t>
   </si>
   <si>
     <t>Surging of exisiting Tube Well Situated at 2nd Tube Well Site of Saguna Water Supply Scheme in connection with Jal Jeevan Mission under Santipur Block to increase the yield of the tube well under Nadia Arsenic Division-I P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2024-2025</t>
   </si>
   <si>
     <t>192/AE-I/NAD-I</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
+  </si>
+  <si>
+    <t>Interconnection of rising main newly sunk tube well including restoration of pipeline under Saguna water supply scheme under Santipur Block under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000215/2024-2025</t>
+  </si>
+  <si>
+    <t>13/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -558,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -721,54 +739,54 @@
       <c r="I3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>79.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>79.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -796,87 +814,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.64</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>80.8</v>
+      </c>
+      <c r="P6" s="8">
+        <v>79.14</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>97.95</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>