--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,384 +89,384 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Collection of household details through Mobile App/hard copy including Geo-Reference at Nadia Northern Sector(P-1,2&amp;3) and different Ground Water Based Piped W/S Scheme under Haringhata, chakdaha, ranaghat I/II Santipur and Hanskhali Blocks</t>
   </si>
   <si>
     <t>SM/07013</t>
   </si>
   <si>
     <t>Support-M&amp;E</t>
   </si>
   <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for DEWLI G.P. and DUBRA G.P under Chakdaha Block under Surface Water Based Water Supply Scheme under Chakdah (Part) Block under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No.- 03) Tender No.-252/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000246/2020-2021</t>
+  </si>
+  <si>
+    <t>189/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>28/12/2020</t>
+  </si>
+  <si>
+    <t>12/01/2021</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for Nagarukhra-II, G.P. &amp; Mollabelia G.P. under Haringhata Block under Surface Water Based Water Supply Scheme under Haringhata and Chakdah (Part) Block under Nadia Arsenic Division-I, P.H.E. Dte. Against Tender No. 195/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000146/2020-2021</t>
+  </si>
+  <si>
+    <t>314/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>27/01/2021</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for Silinda- I G.P., Silinda -II G.P. and Hingnara G.P under Chakdaha Block under Surface Water Based Water Supply Scheme under Chakdah (Part) Block under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No.- 01) Tender No.- 256/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000234/2020-2021</t>
+  </si>
+  <si>
+    <t>186/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for Kastodanga-II G.P.under Haringhata Block, Simurali G.P., Madanpur-I G.P. and Madanpur-II G.P. under Chakdah Block under Surface Water Based Water Supply Scheme under Haringhata and Chakdah (Part) Block under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No.-04) Tender No. - 231/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2020-2021</t>
+  </si>
+  <si>
+    <t>316/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for Tatla - I G.P. and Tatla - II G.P under Chakdaha Block under Surface Water Based Water Supply Scheme under Chakdah (Part) Block under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000221/2020-2021</t>
+  </si>
+  <si>
+    <t>190/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for Fatepur G.P.under Haringhata Block, Sarati G.P. under Chakdah Block and Kastodanga-I G.P. under Haringhata Block under Surface Water Based Water Supply Scheme under Haringhata and Chakdah (Part) Block under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No. -03) Tender No.- 232/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2020-2021</t>
+  </si>
+  <si>
+    <t>315/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for Berohi-I G.P., Berohi-II G.P. and Nagarukhra-I G.P. under Haringhata Block under Surface Water Based Water Supply Scheme under Haringhata and Chakdah (Part) Block under Office of the Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. Against Tender No.- 194/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000152/2020-2021</t>
+  </si>
+  <si>
+    <t>313/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for Haringhata-II G.P. under Haringhata Block and Kanchrapara G.P. under Chakdah Block under Surface Water Based Water Supply Scheme under Haringhata and Chakdah (Part) Block under Nadia Arsenic Division-I, P.H.E. Dte.(Sl No. 06) Tender No. 255/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2020-2021</t>
+  </si>
+  <si>
+    <t>318/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Route Survey, Distribution Design and Preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapna for Parniamatpur Water Supply Scheme in Ranaghat-I Block of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No.-08) Tender No.-271/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000241/2020-2021</t>
+  </si>
+  <si>
+    <t>65/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>24/02/2021</t>
+  </si>
+  <si>
+    <t>26/03/2021</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
+  </si>
+  <si>
+    <t>Distribution Design and Preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapna for Matikumra Water Supply Scheme in Ranaghat-II Block of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No. 10) Tender No.-282/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000242/2020-2021</t>
+  </si>
+  <si>
+    <t>67/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Route Survey and Distribution Design for preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapna for Gayeshpur Zone - II Water Supply Scheme in Santipur Block of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No.-01) Tender No.-272/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000244/2020-2021</t>
+  </si>
+  <si>
+    <t>58/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Route Survey for preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapna for Chupria Zone - I Water Supply Scheme in Ranaghat-II Block of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No. -11) Tender No. 279/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000225/2020-2021</t>
+  </si>
+  <si>
+    <t>72/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>Distribution Design and Preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapna for Gobindapur Zone - II Water Supply Scheme in Santipur Block of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2020-2021</t>
+  </si>
+  <si>
+    <t>62/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Distribution Design and Preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapna for Gobindapur Zone - I Water Supply Scheme in Santipur Block of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2020-2021</t>
+  </si>
+  <si>
+    <t>60/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Distribution Design and Preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapna for Nrisinghapur Water Supply Scheme in Santipur Block of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No.-07) Tender No. 273/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000227/2020-2021</t>
+  </si>
+  <si>
+    <t>64/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Distribution Design for preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapna for Chupria Zone - I Water Supply Scheme in Ranaghat-II Block of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2020-2021</t>
+  </si>
+  <si>
+    <t>73 /AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for the Ground Based PWSS for Joypur, Itaberia, Garapota and Gobindapur PWSS under Hanskhali Block under Nadia Arsenic Division-I, P.H.E. Dte. (SL On.-03) Tender No.- 261/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000245/2020-2021</t>
+  </si>
+  <si>
+    <t>04/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>23/01/2021</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Water Supply to Uncovered Habiatations by relaying/extention of pipe line at Rautari, Enayetpur Tetultala under Chakdah surface Zone-X (Simurali) Water Supply Scheme under Nadia Arsenic Division-I,P.H.E Dte. Tender No.- 07/NAD-I/2021-2022.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2020-2021</t>
+  </si>
+  <si>
+    <t>103/NAD-I</t>
+  </si>
+  <si>
+    <t>14/01/2021</t>
+  </si>
+  <si>
+    <t>13/02/2021</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for different Ground Water Based Water Supply Schemes such as Boalia under Santipur Block, Bhayna Zone-I and Bhayna Zone-II under Hanskhali Block under Nadia Arsenic Division-I, P.H.E. Dte. (Sl No. 03) Tender No.-244/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2020-2021</t>
+  </si>
+  <si>
+    <t>10/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>07/02/2021</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Conducting detailed area survey of Haringhata W.T.P. area under Nadia Arsenic Division - I, P.H.E. Dte. Tender No. 15/NAD-I/2021-2022.</t>
+  </si>
+  <si>
+    <t>ORD/000038/2021-2022</t>
+  </si>
+  <si>
+    <t>90/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>05/05/2021</t>
+  </si>
+  <si>
+    <t>04/06/2021</t>
+  </si>
+  <si>
+    <t>M/S R. DUTTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for the Ground Based PWSS for Dhantala, Sabdalpur and Aranghata Narayanpur Zone - I PWSS under Ranaghat -II Block under Nadia Arsenic Division-I, P.H.E. Dte. Tender No.259/NAD-I/2020-2021.(Sl No.- 06)</t>
+  </si>
+  <si>
+    <t>ORD/000233/2020-2021</t>
+  </si>
+  <si>
+    <t>07/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapna/jhaldhara programme covering Masunda village by retrofitting of Paschim Noapara Water Supply Scheme in Ranaghat-I Block of Nadia District under Office of the Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. Tender No- 284/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2020-2021</t>
+  </si>
+  <si>
+    <t>76/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for different Ground Water Based Water Supply Schemes such as Birnagar under Ranaghat-I Block, Muragachha Zone-I and Muragachha Zone-II under Hanskhali Block under Nadia Arsenic Division-I, P.H.E. Dte.(Sl No. 04) Tender No.- 241/NAD-I/2020-2021.</t>
+  </si>
+  <si>
+    <t>ORD/000190/2020-2021</t>
+  </si>
+  <si>
+    <t>11/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for different Ground Water Based Water Supply Schemes such as Tarapur, Kalaighata, Radhakantapur and Par Niamatpur under Ranaghat-I Block, Gayeshpur Zone-I and Gayeshpur Zone-II under Santipur Block under Nadia Arsenic Division-I, P.H.E. Dte. Tender No.- 243/NAD-I/2020-2021. (Sl No- 01)</t>
+  </si>
+  <si>
+    <t>ORD/000235/2020-2021</t>
+  </si>
+  <si>
+    <t>08/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for the Ground Based PWSS for Saguna PWSS under Santipur Block, Paschim Noapara Ukilnara Zone - I, Ukilnara Zone - II PWSS under Ranaghat - I Block and Betna PWSS under Hanskhali Block under Nadia Arsenic Division-I, P.H.E. Dte. Tender No.- 257/NAD-I/2020-2021. (Sl No.-05)</t>
+  </si>
+  <si>
+    <t>ORD/000236/2020-2021</t>
+  </si>
+  <si>
+    <t>06/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for the Ground Based PWSS for Duttaphulia Zone - I &amp; Duttaphulia Zone - II under Ranaghat -I I Block under Nadia Arsenic Division-I, P.H.E. Dte. Tender No.- 242/NAD-I/2020-2021. (Sl No. -01)</t>
+  </si>
+  <si>
+    <t>ORD/000237/2020-2021</t>
+  </si>
+  <si>
+    <t>02/AE-II/NAD-I</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at Prescribed Format through Mobile App/ Hard Copy including Geo- Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for different Ground Water Based Water Supply Schemes such as Halalpur-Krishnapur Zone-II under Ranaghat-II Block, Beharia, Goalpur Zone-I, Goalpur Zone-II and Nabla under Santipur Block under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2020-2021</t>
+  </si>
+  <si>
+    <t>09/AE-I/NAD-I</t>
+  </si>
+  <si>
     <t>Bill for PHED New service connection at BALIADANGA under Gangnapur CCC.</t>
   </si>
   <si>
     <t>VCH/000325/2021-2022</t>
   </si>
   <si>
     <t>100/QUT</t>
   </si>
   <si>
     <t>24/08/2021</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...319 lines deleted...]
-    <t>76/AE-II/NAD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1005,1672 +1005,1672 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>10.37</v>
+        <v>4.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>186.38</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.8</v>
+        <v>4.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>190.54</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>196.97</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>4.11</v>
+        <v>4.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>115.21</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>4.8</v>
+        <v>3.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="P8" s="4">
-        <v>3.49</v>
+        <v>4.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>172.01</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>3.74</v>
+        <v>4.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>198.96</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>3.38</v>
+        <v>3.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>115.92</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="O11" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.25</v>
+        <v>4.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>24.55</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>4.23</v>
+        <v>4.25</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.03</v>
+        <v>1.18</v>
       </c>
       <c r="R12" s="4">
-        <v>95.27</v>
+        <v>27.76</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.38</v>
+        <v>2.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.36</v>
+        <v>1.18</v>
       </c>
       <c r="R13" s="4">
-        <v>99.48</v>
+        <v>40.43</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="P14" s="4">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.99</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>75.24</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="P15" s="4">
-        <v>3.29</v>
+        <v>3.74</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.96</v>
+        <v>2.79</v>
       </c>
       <c r="R15" s="4">
-        <v>90.15</v>
+        <v>74.67</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="P16" s="4">
-        <v>3.7</v>
+        <v>3.49</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.15</v>
+        <v>3.49</v>
       </c>
       <c r="R16" s="4">
-        <v>57.96</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="P17" s="4">
-        <v>2.67</v>
+        <v>4.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>2.34</v>
+        <v>1.18</v>
       </c>
       <c r="R17" s="4">
-        <v>87.75</v>
+        <v>24.57</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="P18" s="4">
-        <v>3.89</v>
+        <v>3.38</v>
       </c>
       <c r="Q18" s="4">
-        <v>3.89</v>
+        <v>1.2</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>35.62</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="P19" s="4">
         <v>4.01</v>
       </c>
       <c r="Q19" s="4">
-        <v>3.55</v>
+        <v>7.11</v>
       </c>
       <c r="R19" s="4">
-        <v>88.59</v>
+        <v>177.17</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P20" s="4">
-        <v>4.59</v>
+        <v>7.25</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.31</v>
+        <v>12.82</v>
       </c>
       <c r="R20" s="4">
-        <v>93.9</v>
+        <v>176.96</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>3.65</v>
+        <v>3.29</v>
       </c>
       <c r="Q21" s="4">
-        <v>3.08</v>
+        <v>5.92</v>
       </c>
       <c r="R21" s="4">
-        <v>84.27</v>
+        <v>180.3</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="P22" s="4">
-        <v>4.13</v>
+        <v>0.87</v>
       </c>
       <c r="Q22" s="4">
-        <v>3.33</v>
+        <v>1.74</v>
       </c>
       <c r="R22" s="4">
-        <v>80.54</v>
+        <v>199.86</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="P23" s="4">
-        <v>4.71</v>
+        <v>4.59</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.05</v>
+        <v>8.62</v>
       </c>
       <c r="R23" s="4">
-        <v>86</v>
+        <v>187.79</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>114</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="P24" s="4">
-        <v>4.77</v>
+        <v>2.18</v>
       </c>
       <c r="Q24" s="4">
-        <v>2.75</v>
+        <v>4.2</v>
       </c>
       <c r="R24" s="4">
-        <v>57.6</v>
+        <v>192.84</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="P25" s="4">
-        <v>4.66</v>
+        <v>2.64</v>
       </c>
       <c r="Q25" s="4">
-        <v>4.34</v>
+        <v>3.98</v>
       </c>
       <c r="R25" s="4">
-        <v>93.19</v>
+        <v>150.47</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="P26" s="4">
-        <v>4.31</v>
+        <v>3.72</v>
       </c>
       <c r="Q26" s="4">
-        <v>4.25</v>
+        <v>6.66</v>
       </c>
       <c r="R26" s="4">
-        <v>98.48</v>
+        <v>178.9</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="P27" s="4">
-        <v>3.72</v>
+        <v>3.65</v>
       </c>
       <c r="Q27" s="4">
-        <v>3.33</v>
+        <v>6.15</v>
       </c>
       <c r="R27" s="4">
-        <v>89.45</v>
+        <v>168.54</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>126</v>
+        <v>91</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>127</v>
+        <v>92</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="P28" s="4">
-        <v>7.25</v>
+        <v>4.13</v>
       </c>
       <c r="Q28" s="4">
-        <v>6.41</v>
+        <v>6.66</v>
       </c>
       <c r="R28" s="4">
-        <v>88.48</v>
+        <v>161.07</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>133</v>
+        <v>103</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="P29" s="4">
-        <v>0.87</v>
+        <v>2.67</v>
       </c>
       <c r="Q29" s="4">
-        <v>0.87</v>
+        <v>4.69</v>
       </c>
       <c r="R29" s="4">
-        <v>99.93</v>
+        <v>175.49</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L30" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="N30" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>2.18</v>
+        <v>10.37</v>
       </c>
       <c r="Q30" s="4">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>96.42</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="11"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8">
         <v>115.53</v>
       </c>
       <c r="P31" s="8">
-        <v>64.1</v>
+        <v>140.41</v>
       </c>
       <c r="Q31" s="8">
-        <v>55.48</v>
+        <v>121.53</v>
       </c>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>