--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,132 +128,123 @@
   <si>
     <t>Payment to Ministry of Railway regarding railway crossing, Application ID- ER-SDAH-2024-WL-134</t>
   </si>
   <si>
     <t>BILL/00518/2024-2025</t>
   </si>
   <si>
     <t>310/PFMS</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>MINISTRY OF RAILWAYS, EASTERN RAILWAY, SEALDAH DIVISION</t>
   </si>
   <si>
     <t>Payment to Ministry of Railway regarding railway crossing, Application ID- ER-SDAH-2024-WL-111</t>
   </si>
   <si>
     <t>BILL/00517/2024-2025</t>
   </si>
   <si>
     <t>309/PFMS</t>
   </si>
   <si>
-    <t>Augmentation of Intake, Water Treatment Plant (augmented to 15.96 MLD) &amp; Rising Main for Surface Water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 8 Nos. distribution zone for Northern Sector, Part-III in Krishnagar-II &amp; Nabadwip Block of Nadia District under Nadia Division, PHE Dte.</t>
+    <t>Continuation of Scheme Information Board at various water supply schemes under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer 3,Junior Engineer 4,Junior Engineer 5</t>
-[...19 lines deleted...]
-  <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000685/2024-2025</t>
   </si>
   <si>
     <t>3957/ND</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>16/03/2025</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub Division, PHE Dte for supervision of JJM works for the period of 01/01/2025 to 31/12/2025</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000706/2024-2025</t>
   </si>
   <si>
     <t>2666/KSD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>AVINABA ENGINEERING CONCERN</t>
   </si>
   <si>
-    <t>Additional Work for lnstallation of SCADA system in connection with Augmentation of surface water Based Piped water supply Scheme for Northern Sestor Part-l in Kaliganj Block of Nadia District under Nadia Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>UMWELT ENGINEER PVT LTD</t>
+    <t>Supply of Document for Way leave Permission from Eastern Railway Authority at 2 nos of locations in between Shantipur Stn. - Dignagar Stn. And Majhdia Stn. - Banpur Stn. Under Ground water based PWSS at Dignagar &amp; Tungi under Nadia Division, PHE Dte, Kalyani, Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000026/2025-2026</t>
+  </si>
+  <si>
+    <t>799/KlySD-I</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>SUMAN CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Supply of Document for Way leave Permission from Eastern Railway Authority at 2 nos of locations in between Bahadurpur Stn. - Dhubulia Stn. And Krishnagar Stn. - Bahadurpur Stn. Under Surface water based PWSS at Northern sector Part III under Nadia Division, PHE Dte, Kalyani, Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2025-2026</t>
+  </si>
+  <si>
+    <t>800/KlySD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -661,51 +652,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -973,60 +964,60 @@
       <c r="H6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>9470.81</v>
+        <v>96.01</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1034,60 +1025,60 @@
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>96.01</v>
+        <v>4.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1095,144 +1086,146 @@
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.8</v>
+        <v>3.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>736.14</v>
+        <v>3.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>11619.61</v>
+        <v>1420.34</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>