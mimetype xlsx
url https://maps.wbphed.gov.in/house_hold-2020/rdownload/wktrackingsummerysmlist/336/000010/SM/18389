--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,152 @@
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>799/KlySD-I</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Supply of Document for Way leave Permission from Eastern Railway Authority at 2 nos of locations in between Bahadurpur Stn. - Dhubulia Stn. And Krishnagar Stn. - Bahadurpur Stn. Under Surface water based PWSS at Northern sector Part III under Nadia Division, PHE Dte, Kalyani, Nadia.</t>
   </si>
   <si>
     <t>ORD/000027/2025-2026</t>
   </si>
   <si>
     <t>800/KlySD-I</t>
+  </si>
+  <si>
+    <t>ORD/000028/2025-2026</t>
+  </si>
+  <si>
+    <t>801/KlySD-I</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Quotation charges for new power connection and Security Deposit for Tatla OHR(Khejuri,Zone-IV/B) under Northern Sector Part-III(belpukur) ,PHE Dte.,Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/02588/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-244</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (DHUBULIA CCC)</t>
+  </si>
+  <si>
+    <t>Quotation charges for new HT Bulk power connection and Security Deposit for Harindanga GLR under Northern Sector part-III(Belpukur),PHE Dte.,Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/02587/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-243</t>
+  </si>
+  <si>
+    <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
+  </si>
+  <si>
+    <t>Quotation charges for new service connection and security deposit at Sadhanpara OHR(Zone-I/B) under Northern Sector Part-III(Belpukur),PHE dte., Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02515/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-230</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>MURAGACHA DHARMADA CCC</t>
+  </si>
+  <si>
+    <t>Quotation charges and Security deposit for new service connection at Mayakol OHR(Zone-III/B) under Northern Sector Part-III (Belpukur) SWB W/S Scherme, Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02514/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-229</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GROUP KRISHNAGAR ROAD STATION C.C.C)</t>
+  </si>
+  <si>
+    <t>Augmentation of Intake, Water Treatment Plant (augmented to 15.96 MLD) &amp; Rising Main for Surface Water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 8 Nos. distribution zone for Northern Sector, Part-III in Krishnagar-II &amp; Nabadwip Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,Junior Engineer 4,Junior Engineer 5</t>
+  </si>
+  <si>
+    <t>ORD/000196/2023-2024</t>
+  </si>
+  <si>
+    <t>3537/ND</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
+    <t>Additional Work for lnstallation of SCADA system in connection with Augmentation of surface water Based Piped water supply Scheme for Northern Sestor Part-l in Kaliganj Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2025-2026</t>
+  </si>
+  <si>
+    <t>3829/ND</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>08/08/2026</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,62 +735,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1164,87 +1266,498 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>3.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.84</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.84</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>25.1</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.36</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5.03</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P15" s="4">
+        <v>9470.81</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>1083.72</v>
+      </c>
+      <c r="R15" s="4">
+        <v>11.44</v>
+      </c>
+      <c r="S15" s="4">
+        <v>20</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>736.14</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>11666.45</v>
+      </c>
+      <c r="P17" s="8">
+        <v>1083.72</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>9.29</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>