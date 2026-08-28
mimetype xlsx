--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -89,170 +89,209 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF INTAKE, WTP &amp; RISING MAIN FOR SURFACE WATER-BASED PIPED WATER SUPPLY SCHEME FOR ARSENIC-AFFECTED AREAS NORTHERN SECTOR (PART III) OF NADIA DISTRICT TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
   </si>
   <si>
     <t>SM/18389</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Intake, Water Treatment Plant (augmented to 15.96 MLD) &amp; Rising Main for Surface Water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 8 Nos. distribution zone for Northern Sector, Part-III in Krishnagar-II &amp; Nabadwip Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,Junior Engineer 4,Junior Engineer 5</t>
+  </si>
+  <si>
+    <t>ORD/000196/2023-2024</t>
+  </si>
+  <si>
+    <t>3537/ND</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000166/2022-2023</t>
   </si>
   <si>
     <t>88/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation of Scheme Information Board at various water supply schemes under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000685/2024-2025</t>
+  </si>
+  <si>
+    <t>3957/ND</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>BIBHAS PAL</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub Division, PHE Dte for supervision of JJM works for the period of 01/01/2025 to 31/12/2025</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000706/2024-2025</t>
+  </si>
+  <si>
+    <t>2666/KSD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>AVINABA ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Payment to Ministry of Railway regarding railway crossing, Application ID- ER-SDAH-2024-WL-111</t>
+  </si>
+  <si>
+    <t>BILL/00517/2024-2025</t>
+  </si>
+  <si>
+    <t>309/PFMS</t>
+  </si>
+  <si>
+    <t>02/10/2024</t>
+  </si>
+  <si>
+    <t>MINISTRY OF RAILWAYS, EASTERN RAILWAY, SEALDAH DIVISION</t>
+  </si>
+  <si>
     <t>Payment to Ministry of Railway regarding railway crossing, Application ID- ER-SDAH-2024-WL-134</t>
   </si>
   <si>
     <t>BILL/00518/2024-2025</t>
   </si>
   <si>
     <t>310/PFMS</t>
   </si>
   <si>
-    <t>02/10/2024</t>
-[...56 lines deleted...]
-    <t>AVINABA ENGINEERING CONCERN</t>
+    <t>Additional Work for lnstallation of SCADA system in connection with Augmentation of surface water Based Piped water supply Scheme for Northern Sestor Part-l in Kaliganj Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000236/2025-2026</t>
+  </si>
+  <si>
+    <t>3829/ND</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>08/08/2026</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT LTD</t>
+  </si>
+  <si>
+    <t>Supply of Document for Way leave Permission from Eastern Railway Authority at 2 nos of locations in between Bahadurpur Stn. - Dhubulia Stn. And Krishnagar Stn. - Bahadurpur Stn. Under Surface water based PWSS at Northern sector Part III under Nadia Division, PHE Dte, Kalyani, Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2025-2026</t>
+  </si>
+  <si>
+    <t>800/KlySD-I</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Supply of Document for Way leave Permission from Eastern Railway Authority at 2 nos of locations in between Shantipur Stn. - Dignagar Stn. And Majhdia Stn. - Banpur Stn. Under Ground water based PWSS at Dignagar &amp; Tungi under Nadia Division, PHE Dte, Kalyani, Nadia.</t>
   </si>
   <si>
-    <t>Junior Engineer 1</t>
+    <t>ORD/000028/2025-2026</t>
+  </si>
+  <si>
+    <t>801/KlySD-I</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>799/KlySD-I</t>
   </si>
   <si>
-    <t>30/04/2025</t>
-[...22 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Quotation charges for new power connection and Security Deposit for Tatla OHR(Khejuri,Zone-IV/B) under Northern Sector Part-III(belpukur) ,PHE Dte.,Nadia.</t>
   </si>
   <si>
     <t>BILL/02588/2024-2025</t>
   </si>
   <si>
     <t>BP-244</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (DHUBULIA CCC)</t>
   </si>
   <si>
     <t>Quotation charges for new HT Bulk power connection and Security Deposit for Harindanga GLR under Northern Sector part-III(Belpukur),PHE Dte.,Nadia.</t>
   </si>
   <si>
     <t>BILL/02587/2024-2025</t>
   </si>
   <si>
     <t>BP-243</t>
@@ -264,89 +303,50 @@
     <t>Quotation charges for new service connection and security deposit at Sadhanpara OHR(Zone-I/B) under Northern Sector Part-III(Belpukur),PHE dte., Nadia</t>
   </si>
   <si>
     <t>BILL/02515/2024-2025</t>
   </si>
   <si>
     <t>BP-230</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>MURAGACHA DHARMADA CCC</t>
   </si>
   <si>
     <t>Quotation charges and Security deposit for new service connection at Mayakol OHR(Zone-III/B) under Northern Sector Part-III (Belpukur) SWB W/S Scherme, Nadia</t>
   </si>
   <si>
     <t>BILL/02514/2024-2025</t>
   </si>
   <si>
     <t>BP-229</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP KRISHNAGAR ROAD STATION C.C.C)</t>
-  </si>
-[...37 lines deleted...]
-    <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,878 +873,878 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1297.82</v>
+        <v>9470.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1032.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>5.09</v>
+        <v>1297.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>8.94</v>
+        <v>96.01</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>96.01</v>
+        <v>4.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.8</v>
+        <v>8.94</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.84</v>
+        <v>5.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>3.84</v>
+        <v>736.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>3.84</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>4.84</v>
+        <v>3.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>25.1</v>
+        <v>3.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>0.36</v>
+        <v>4.84</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>5.03</v>
+        <v>25.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>9470.81</v>
+        <v>0.36</v>
       </c>
       <c r="Q15" s="4">
-        <v>1083.72</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>11.44</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
-        <v>736.14</v>
+        <v>5.03</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>11666.45</v>
       </c>
       <c r="P17" s="8">
-        <v>1083.72</v>
+        <v>1032.22</v>
       </c>
       <c r="Q17" s="8">
-        <v>9.29</v>
+        <v>8.85</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>