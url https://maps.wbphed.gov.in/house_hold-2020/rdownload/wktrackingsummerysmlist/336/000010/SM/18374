--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -374,189 +374,183 @@
   <si>
     <t>BILL/02293/2024-2025</t>
   </si>
   <si>
     <t>BP-188-24-25</t>
   </si>
   <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials,saddle piece etc. all complete Construction Of 1000 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 1000 Cum OHR Of Staging Height 20 Mtr. for augmentation of Ground Water Based Water Supply Scheme For Fulia Township Zone-II to accommodate FHTC in Santipur block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000204/2023-2024</t>
   </si>
   <si>
     <t>3539/ND</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>AMAL DUTTA ROY</t>
   </si>
   <si>
+    <t>Construction of 94.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-VI under Ranaghat Sub-Div , Nadia Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000772/2024-2025</t>
+  </si>
+  <si>
+    <t>659/ND</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>SADHANA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 210 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Fulia Township Zone-II to accommodate FHTC within Santipur block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2024-2025</t>
+  </si>
+  <si>
+    <t>4314/ND</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 49.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-V under Ranaghat Sub-Division, Nadia Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000797/2024-2025</t>
+  </si>
+  <si>
+    <t>88/RSD</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>M/S KM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at Head Works site under Fulia Zone-II Ground Based Water Supply Scheme under Santipur Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
+  </si>
+  <si>
+    <t>ORD/000157/2025-2026</t>
+  </si>
+  <si>
+    <t>3255/ND</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>MANARAMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 87.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-III under Ranaghat Sub-Div , Nadia Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2025-2026</t>
+  </si>
+  <si>
+    <t>2465/ND</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2025-2026</t>
+  </si>
+  <si>
+    <t>3785/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>11/10/2025</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-6 site at Fulia Zone-II Water supply scheme under Ranaghat Sub - Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2023-2024</t>
+  </si>
+  <si>
+    <t>927/RSD</t>
+  </si>
+  <si>
+    <t>SREE GURU CONSTRUCATION</t>
+  </si>
+  <si>
     <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-5 site at Fulia Zone-II Water supply scheme under Ranaghat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000650/2023-2024</t>
   </si>
   <si>
     <t>124/RSD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>M/S ASIT ROY BHOWMICK</t>
-  </si>
-[...121 lines deleted...]
-    <t>11/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2152,129 +2146,129 @@
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>4.36</v>
+        <v>8.07</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J22" s="13"/>
+      <c r="J22" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>8.07</v>
+        <v>452.47</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>33</v>
@@ -2291,112 +2285,110 @@
       <c r="H23" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P23" s="4">
-        <v>452.47</v>
+        <v>5.43</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P24" s="4">
-        <v>5.43</v>
+        <v>11.7</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>33</v>
@@ -2413,51 +2405,51 @@
       <c r="H25" s="13" t="s">
         <v>144</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P25" s="4">
-        <v>33.5</v>
+        <v>9.28</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>33</v>
@@ -2469,208 +2461,210 @@
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>155</v>
+        <v>52</v>
       </c>
       <c r="P26" s="4">
-        <v>11.7</v>
+        <v>96.97</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>9.28</v>
+        <v>4.46</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J28" s="13"/>
+      <c r="J28" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N28" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>96.97</v>
+        <v>4.36</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
-        <v>1912.21</v>
+        <v>1883.16</v>
       </c>
       <c r="P29" s="8">
         <v>0</v>
       </c>
       <c r="Q29" s="8">
         <v>0</v>
       </c>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>