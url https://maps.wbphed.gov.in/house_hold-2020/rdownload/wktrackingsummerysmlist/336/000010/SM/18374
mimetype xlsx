--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -356,153 +356,117 @@
   <si>
     <t>BP-65-24-25</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>New power connection charges for FULIA Water Supply scheme Z - II , Pump House No - II</t>
   </si>
   <si>
     <t>BILL/02295/2024-2025</t>
   </si>
   <si>
     <t>BP-190-24-25</t>
   </si>
   <si>
     <t>New power connection charges for FULIA Water supply scheme -II, Pump House No-III</t>
   </si>
   <si>
     <t>BILL/02293/2024-2025</t>
   </si>
   <si>
     <t>BP-188-24-25</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials,saddle piece etc. all complete Construction Of 1000 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 1000 Cum OHR Of Staging Height 20 Mtr. for augmentation of Ground Water Based Water Supply Scheme For Fulia Township Zone-II to accommodate FHTC in Santipur block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 94.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-VI under Ranaghat Sub-Div , Nadia Division PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000772/2024-2025</t>
   </si>
   <si>
     <t>659/ND</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 210 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Fulia Township Zone-II to accommodate FHTC within Santipur block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000090/2024-2025</t>
   </si>
   <si>
     <t>4314/ND</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Construction of 49.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-V under Ranaghat Sub-Division, Nadia Division PHE. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Fulia Zone-II Ground Based Water Supply Scheme under Santipur Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
   </si>
   <si>
     <t>ORD/000157/2025-2026</t>
   </si>
   <si>
     <t>3255/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>MANARAMA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 87.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-III under Ranaghat Sub-Div , Nadia Division PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000082/2025-2026</t>
   </si>
   <si>
     <t>2465/ND</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
-    <t>23/11/2025</t>
+    <t>21/02/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-6 site at Fulia Zone-II Water supply scheme under Ranaghat Sub - Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000299/2023-2024</t>
   </si>
@@ -939,51 +903,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1161,54 +1125,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1222,54 +1186,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>18.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.46</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1283,54 +1247,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>96.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>1.86</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1403,54 +1367,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>4.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.96</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1525,54 +1489,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>3.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.17</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.36</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1586,54 +1550,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>6.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.12</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1647,54 +1611,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>18.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>14.41</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>76.42</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2085,190 +2049,188 @@
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P20" s="4">
-        <v>915.05</v>
+        <v>8.07</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>8.07</v>
+        <v>452.47</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>452.47</v>
+        <v>11.7</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>33</v>
@@ -2285,51 +2247,51 @@
       <c r="H23" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P23" s="4">
-        <v>5.43</v>
+        <v>9.28</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>33</v>
@@ -2341,349 +2303,229 @@
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>143</v>
+        <v>52</v>
       </c>
       <c r="P24" s="4">
-        <v>11.7</v>
+        <v>96.97</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>9.28</v>
+        <v>4.46</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>24.94</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J26" s="13"/>
+      <c r="J26" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>96.97</v>
+        <v>4.36</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A27" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>962.68</v>
+      </c>
+      <c r="P27" s="8">
+        <v>46.46</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>4.83</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
-    <row r="28" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>