--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -471,50 +471,104 @@
     <t>ORD/000299/2023-2024</t>
   </si>
   <si>
     <t>927/RSD</t>
   </si>
   <si>
     <t>SREE GURU CONSTRUCATION</t>
   </si>
   <si>
     <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-5 site at Fulia Zone-II Water supply scheme under Ranaghat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000650/2023-2024</t>
   </si>
   <si>
     <t>124/RSD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>M/S ASIT ROY BHOWMICK</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials,saddle piece etc. all complete Construction Of 1000 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 1000 Cum OHR Of Staging Height 20 Mtr. for augmentation of Ground Water Based Water Supply Scheme For Fulia Township Zone-II to accommodate FHTC in Santipur block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000204/2023-2024</t>
+  </si>
+  <si>
+    <t>3539/ND</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>AMAL DUTTA ROY</t>
+  </si>
+  <si>
+    <t>Construction of 49.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-V under Ranaghat Sub-Division, Nadia Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000797/2024-2025</t>
+  </si>
+  <si>
+    <t>88/RSD</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>M/S KM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 421.00 mtr long Boundary Wall(2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125 mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, H/W under Ranaghat Sub-Div , Nadia Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000768/2024-2025</t>
+  </si>
+  <si>
+    <t>628/ND</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>GOPAL KIRTYANIYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -903,51 +957,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2445,87 +2499,270 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="4">
         <v>4.36</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>153</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="P27" s="4">
+        <v>915.05</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>348.75</v>
+      </c>
+      <c r="R27" s="4">
+        <v>38.11</v>
+      </c>
+      <c r="S27" s="4">
+        <v>90</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="P28" s="4">
+        <v>5.43</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="P29" s="4">
+        <v>33.5</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>0</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>1916.66</v>
+      </c>
+      <c r="P30" s="8">
+        <v>395.21</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>20.62</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>