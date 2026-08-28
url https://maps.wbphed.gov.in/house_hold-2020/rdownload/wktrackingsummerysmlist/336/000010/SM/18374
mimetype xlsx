--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -77,498 +77,498 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
+    <t>Nadia Division</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR FULIA TOWNSHIP (ZONE-II) PWSS, BLOCK: SANTIPUR, DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/18374</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials,saddle piece etc. all complete Construction Of 1000 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 1000 Cum OHR Of Staging Height 20 Mtr. for augmentation of Ground Water Based Water Supply Scheme For Fulia Township Zone-II to accommodate FHTC in Santipur block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000204/2023-2024</t>
+  </si>
+  <si>
+    <t>3539/ND</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>11/08/2027</t>
+  </si>
+  <si>
+    <t>AMAL DUTTA ROY</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>PROVIDING FHTC BY AUGMENTATION FOR FULIA TOWNSHIP (ZONE-II) PWSS, BLOCK: SANTIPUR, DISTRICT: NADIA</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing drilling crew and other allied works lbr construction olTube Well (300mm X200rrnr X 250 Mtrs. Depth) by utilising Depanmental Machineries for Fulia Tor'r,nship WiS Scherne (Z- Il, 'l'/W-l),Santipur Block r-rnder Nadia District, Central Drilling Division, P.H E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000093/2023-2024</t>
   </si>
   <si>
     <t>1006/CDD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>UTTAM KUMAR CHATTERJEE</t>
   </si>
   <si>
-    <t>Nadia Division</t>
+    <t>Fencing with R.C.C. pillar (9 nos Govt. Land) at different locations under Fulia Zone- I &amp; II water supply scheme under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>911/RSD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>APURBA MONDAL, VILL+P.O. BADKULLA, DIST.NADIA, PIN-741121 W.B</t>
   </si>
   <si>
     <t>Route Survey, Design of Distribution Network and Preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapno for Fulia Township (Zone-II) Water Supply Scheme in Santipur Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000242/2023-2024</t>
   </si>
   <si>
     <t>421/RSD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-4 site at Fulia Zone-II Water supply scheme under Ranaghat Sub - Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000298/2023-2024</t>
+  </si>
+  <si>
+    <t>926/RSD</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>B K ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-6 site at Fulia Zone-II Water supply scheme under Ranaghat Sub - Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2023-2024</t>
+  </si>
+  <si>
+    <t>927/RSD</t>
+  </si>
+  <si>
+    <t>SREE GURU CONSTRUCATION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-3 site at Fulia Zone-II Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000297/2023-2024</t>
+  </si>
+  <si>
+    <t>925/RSD</t>
+  </si>
+  <si>
+    <t>HANDICRAFT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangemen At Hw Site At Fulia Zone-II Water Supply Scheme Under Ranaghat Sub-Division PHE Dte.)</t>
+  </si>
+  <si>
+    <t>ORD/000399/2023-2024</t>
+  </si>
+  <si>
+    <t>5189/ND</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>MRINAL DASGUPTA</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBEWELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR FULIA TOWNSHIP W/S SCHEME (Z-II, TW-I), SANTIPUR BLOCK UNDER NADIA DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000111/2023-2024</t>
   </si>
   <si>
     <t>878/CDD</t>
   </si>
   <si>
     <t>11/07/2023</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Badkulla/FULIA TOWNSHIP (Z-II) PWSS W/S Scheme(TW-II) , under Nadia District, Central Drilling Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000143/2023-2024</t>
+  </si>
+  <si>
+    <t>1660/CDD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 210 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Fulia Township Zone-II to accommodate FHTC within Santipur block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2024-2025</t>
+  </si>
+  <si>
+    <t>4314/ND</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, II , III, IV , V and VI (New) , Zone-II under Fulia Town Ship ground water based water supply scheme under Block_ Santipur Dist. - Nadia under EMD, PHE Dte. [SM-18374]</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>2156/EMD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>29/09/2024</t>
   </si>
   <si>
     <t>CONCORD EMC ENCLAVE LLP</t>
   </si>
   <si>
-    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-3 site at Fulia Zone-II Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
-[...80 lines deleted...]
-    <t>SUNRISE ENGINEERING CORPORATION</t>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-5 site at Fulia Zone-II Water supply scheme under Ranaghat Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000650/2023-2024</t>
+  </si>
+  <si>
+    <t>124/RSD</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>M/S ASIT ROY BHOWMICK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>3688/ND</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000014/2024-2025</t>
   </si>
   <si>
     <t>7562/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
+    <t>service connection charges for fulia township</t>
+  </si>
+  <si>
+    <t>BILL/00975/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-65-24-25</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (FULIA C.C.C)</t>
+  </si>
+  <si>
+    <t>New power connection charges for FULIA Water Supply scheme Z - II , Pump House No - II</t>
+  </si>
+  <si>
+    <t>BILL/02295/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-190-24-25</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
     <t>New Power Connection Charges for FULIA Water Supply Scheme Z-II, Pump House - IV</t>
   </si>
   <si>
     <t>BILL/02296/2024-2025</t>
   </si>
   <si>
     <t>BP-191-24-25</t>
   </si>
   <si>
-    <t>13/12/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>New Power connection charges for FULIA Water supply scheme Z-II Pump House No- V</t>
   </si>
   <si>
     <t>BILL/02294/2024-2025</t>
   </si>
   <si>
     <t>BP-189-24-25</t>
   </si>
   <si>
-    <t>service connection charges for fulia township</t>
-[...19 lines deleted...]
-  <si>
     <t>New power connection charges for FULIA Water supply scheme -II, Pump House No-III</t>
   </si>
   <si>
     <t>BILL/02293/2024-2025</t>
   </si>
   <si>
     <t>BP-188-24-25</t>
   </si>
   <si>
     <t>Construction of 94.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-VI under Ranaghat Sub-Div , Nadia Division PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000772/2024-2025</t>
   </si>
   <si>
     <t>659/ND</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION CO.</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 210 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Fulia Township Zone-II to accommodate FHTC within Santipur block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+    <t>Construction of 49.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-V under Ranaghat Sub-Division, Nadia Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000797/2024-2025</t>
+  </si>
+  <si>
+    <t>88/RSD</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>M/S KM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 421.00 mtr long Boundary Wall(2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125 mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, H/W under Ranaghat Sub-Div , Nadia Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000768/2024-2025</t>
+  </si>
+  <si>
+    <t>628/ND</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>GOPAL KIRTYANIYA</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Fulia Zone-II Ground Based Water Supply Scheme under Santipur Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
   </si>
   <si>
     <t>ORD/000157/2025-2026</t>
   </si>
   <si>
     <t>3255/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>MANARAMA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 87.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-II, Pump House no-III under Ranaghat Sub-Div , Nadia Division PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000082/2025-2026</t>
   </si>
   <si>
     <t>2465/ND</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>20/08/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
-  </si>
-[...82 lines deleted...]
-    <t>GOPAL KIRTYANIYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1117,1599 +1117,1599 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>18.88</v>
+        <v>915.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>348.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>38.11</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.1</v>
+        <v>96.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.1</v>
+        <v>1.8</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>1.86</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>18.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>79.46</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>96.97</v>
+        <v>3.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.8</v>
+        <v>3.17</v>
       </c>
       <c r="R6" s="4">
-        <v>1.86</v>
+        <v>98.36</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>75.36</v>
+        <v>3.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>4.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>24.96</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>4.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.94</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.22</v>
+        <v>4.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.17</v>
+        <v>1.11</v>
       </c>
       <c r="R10" s="4">
-        <v>98.36</v>
+        <v>24.96</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>6.89</v>
       </c>
       <c r="Q11" s="4">
         <v>6.76</v>
       </c>
       <c r="R11" s="4">
         <v>98.12</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="P12" s="4">
-        <v>18.85</v>
+        <v>18.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>14.41</v>
+        <v>15</v>
       </c>
       <c r="R12" s="4">
-        <v>76.42</v>
+        <v>79.46</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>44.99</v>
+        <v>18.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>14.41</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>76.42</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>51.02</v>
+        <v>452.47</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>7.91</v>
+        <v>75.36</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.36</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="P17" s="4">
-        <v>9.54</v>
+        <v>44.99</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="P18" s="4">
-        <v>3.52</v>
+        <v>51.02</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>3.46</v>
+        <v>9.54</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="P20" s="4">
-        <v>8.07</v>
+        <v>3.52</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>452.47</v>
+        <v>7.91</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="P22" s="4">
-        <v>11.7</v>
+        <v>3.85</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="P23" s="4">
-        <v>9.28</v>
+        <v>3.46</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>96.97</v>
+        <v>8.07</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" s="4" t="s">
-        <v>64</v>
+        <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="P25" s="4">
-        <v>4.46</v>
+        <v>5.43</v>
       </c>
       <c r="Q25" s="4">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>24.94</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P26" s="4">
-        <v>4.36</v>
+        <v>33.5</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J27" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P27" s="4">
-        <v>915.05</v>
+        <v>11.7</v>
       </c>
       <c r="Q27" s="4">
-        <v>348.75</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>38.11</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="P28" s="4">
-        <v>5.43</v>
+        <v>9.28</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J29" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="P29" s="4">
-        <v>33.5</v>
+        <v>96.97</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>