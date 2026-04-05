--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/17220</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Renovation of AIRP (Gravity Type) of capacity 57 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Itla PWSS under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer 5</t>
   </si>
   <si>
     <t>ORD/000083/2023-2024</t>
   </si>
   <si>
     <t>2996/ND</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>29/12/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at ITLA (PHASE-II) Piped Water Supply Scheme, Block: KRISHNANAGAR-I, Dist. Nadia Under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001756/2023-2024</t>
   </si>
   <si>
     <t>6366/EMD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>