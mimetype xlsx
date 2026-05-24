--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/17220</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Renovation of AIRP (Gravity Type) of capacity 57 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Itla PWSS under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer 5</t>
   </si>
   <si>
     <t>ORD/000083/2023-2024</t>
   </si>
   <si>
     <t>2996/ND</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>29/12/2025</t>
+    <t>29/03/2026</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at ITLA (PHASE-II) Piped Water Supply Scheme, Block: KRISHNANAGAR-I, Dist. Nadia Under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001756/2023-2024</t>
   </si>
   <si>
     <t>6366/EMD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>