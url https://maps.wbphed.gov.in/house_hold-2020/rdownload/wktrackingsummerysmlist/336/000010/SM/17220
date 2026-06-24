--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -131,51 +131,51 @@
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at ITLA (PHASE-II) Piped Water Supply Scheme, Block: KRISHNANAGAR-I, Dist. Nadia Under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001756/2023-2024</t>
   </si>
   <si>
     <t>6366/EMD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
-    <t>14/10/2025</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>