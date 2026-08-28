--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -131,51 +131,51 @@
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at ITLA (PHASE-II) Piped Water Supply Scheme, Block: KRISHNANAGAR-I, Dist. Nadia Under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001756/2023-2024</t>
   </si>
   <si>
     <t>6366/EMD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>28/09/2026</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>