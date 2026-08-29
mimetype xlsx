--- v1 (2026-03-03)
+++ v2 (2026-08-29)
@@ -134,102 +134,102 @@
   <si>
     <t>Proposed Augmentation of Laying Rising Main System and Sinking of Replacement Tube Well at Head Work Site of Teinpur Zone-I [Phase-II] Ground Based Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000518/2022-2023</t>
   </si>
   <si>
     <t>1217/ND</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
+    <t>Additional work of providing FHTC and additional work of Laying Distribution System in connection with Augmentation of Teinpur Zone-IV PWSS within Karimpur-II Block under RWS Nadia Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2024-2025</t>
+  </si>
+  <si>
+    <t>3260/ND</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>03/09/2025</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEERS CO.OP SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Renovation and modification of AIRP (Pressure Type) &amp; Construction of Backwash chamber for AIRP at Head Work Site in Teinpur ZONE-I PWSS under Nadia Division PHE Dte. Capacity- 15.5 cum/hr.</t>
   </si>
   <si>
     <t>ORD/000551/2023-2024</t>
   </si>
   <si>
     <t>781/ND</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>05/05/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under TEINPUR (ZONE-I ,II, III &amp; IV) W/S Scheme, Block- Karimpur-II , Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 06)</t>
   </si>
   <si>
     <t>ORD/002611/2023-2024</t>
   </si>
   <si>
     <t>500EMD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>M/S DILIP MITRA</t>
-  </si>
-[...16 lines deleted...]
-    <t>DIAMOND ENGINEERS CO.OP SOCIETY LTD.</t>
   </si>
   <si>
     <t>Laying of 160 mm dia HDPE pipe line, 75 mm &amp; 125 mm UPVC Pipe line for Augmentation of Rising Main System for distribution pipeline with interconnection along with road restoration at village Dogachhi, Block Karimpur-II under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Nabadwip Block</t>
   </si>
   <si>
     <t>ORD/000017/2025-2026</t>
   </si>
   <si>
     <t>1803/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>19/10/2025</t>
   </si>
   <si>
     <t>SUBHASH BOSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -859,54 +859,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>14.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.26</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -917,178 +917,178 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>37.22</v>
+        <v>82.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>64.62</v>
+        <v>37.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.07</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>82.42</v>
+        <v>64.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>31.71</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1133,54 +1133,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>273.29</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>47.82</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>17.5</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>