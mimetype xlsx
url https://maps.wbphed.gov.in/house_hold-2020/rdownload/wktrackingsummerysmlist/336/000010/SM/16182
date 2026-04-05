--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -248,105 +248,117 @@
   <si>
     <t>Quotation for new service connection for Char Bramhanagar Ph-1, under Nabadwip block, District-Nadia</t>
   </si>
   <si>
     <t>BILL/02320/2024-2025</t>
   </si>
   <si>
     <t>BP-202-24-25</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials &amp; valves, Laying of proposed Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC/20mm OD HDPE pipe with all necessary specials, Soil investigation for construction of one No. 600 Cum OHR, Construction of R.C.C. Elevated Reservoir of 600 Cum capacity(including pile foundation), Construction of Pump House at Proposed H/W, 2nd T/W and 3rd Tube Well site, Construction of boundary wall with gate at Proposed H/W, 2nd T/W and 3rd Tube Well site at Char Brahmanagar within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4</t>
   </si>
   <si>
     <t>ORD/000193/2023-2024</t>
   </si>
   <si>
     <t>3448/ND</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
-    <t>30/12/2025</t>
+    <t>02/01/2027</t>
   </si>
   <si>
     <t>H I ENTERPRISE, VILL&amp;P.O- DHALTITHA, P.S. BASIRHAT, NORTH 24 PARGANAS, PIN-743412(WB)</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 m3/hr at Char Brahmanagar Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>4521/ND</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>11/02/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction Of Approach Road To The Headwork Site With Pilling Work, Land Development Of Head Worksite, Restoration Of Concrete Roads And Allied Works Of Char Brahmanagar Water Supply Scheme Under Krishnagar Subdivision Under Nadia Division PHED.</t>
   </si>
   <si>
     <t>ORD/000267/2024-2025</t>
   </si>
   <si>
     <t>6625/ND</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>H I ENTERPRISE</t>
   </si>
   <si>
     <t>Additional Laying of UPVC Pipeline for providing leftout FHTC including supplying, laying, fitting, fixing with all necessary specials, saddle piece etc. all complete for Ground Based piped water supply scheme in Char Majhdia Char Brahmanagar to accommodate FHTC within Nabadwip block under Krishnanagar Sub-Division under Nadia Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>3072/ND</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Char Brahmanagar W/S Scheme (TW-II) ,Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>1656/CDD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="101.403809" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1648,87 +1660,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>90.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P16" s="4">
+        <v>16.88</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1467.78</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>