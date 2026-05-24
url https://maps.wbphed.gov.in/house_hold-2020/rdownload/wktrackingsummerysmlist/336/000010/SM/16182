--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,72 +233,54 @@
   <si>
     <t>Quotation for new service connection for Char Bramhanagar Ph-2, under Nabadwip block, District-Nadia</t>
   </si>
   <si>
     <t>BILL/02313/2024-2025</t>
   </si>
   <si>
     <t>BP-203-24-25</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL SWARUPGANJ C.C.C.</t>
   </si>
   <si>
     <t>Quotation for new service connection for Char Bramhanagar Ph-1, under Nabadwip block, District-Nadia</t>
   </si>
   <si>
     <t>BILL/02320/2024-2025</t>
   </si>
   <si>
     <t>BP-202-24-25</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials &amp; valves, Laying of proposed Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC/20mm OD HDPE pipe with all necessary specials, Soil investigation for construction of one No. 600 Cum OHR, Construction of R.C.C. Elevated Reservoir of 600 Cum capacity(including pile foundation), Construction of Pump House at Proposed H/W, 2nd T/W and 3rd Tube Well site, Construction of boundary wall with gate at Proposed H/W, 2nd T/W and 3rd Tube Well site at Char Brahmanagar within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 m3/hr at Char Brahmanagar Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4</t>
-  </si>
-[...16 lines deleted...]
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 m3/hr at Char Brahmanagar Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>4521/ND</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction Of Approach Road To The Headwork Site With Pilling Work, Land Development Of Head Worksite, Restoration Of Concrete Roads And Allied Works Of Char Brahmanagar Water Supply Scheme Under Krishnagar Subdivision Under Nadia Division PHED.</t>
   </si>
   <si>
     <t>ORD/000267/2024-2025</t>
   </si>
   <si>
     <t>6625/ND</t>
   </si>
@@ -747,73 +729,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="101.403809" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1034,54 +1016,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1158,54 +1140,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>16.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>20.33</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1454,60 +1436,60 @@
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>634.32</v>
+        <v>296.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
@@ -1517,293 +1499,230 @@
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>296.98</v>
+        <v>74.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>74.95</v>
+        <v>90.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>90.88</v>
+        <v>16.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>833.45</v>
+      </c>
+      <c r="P16" s="8">
+        <v>4.83</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0.58</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>