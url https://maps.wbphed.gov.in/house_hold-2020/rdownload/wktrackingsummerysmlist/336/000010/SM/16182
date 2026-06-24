--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -254,93 +254,156 @@
   <si>
     <t>BP-202-24-25</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 m3/hr at Char Brahmanagar Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>4521/ND</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Char Brahmanagar W/S Scheme (TW-II) ,Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>1656/CDD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>2229/ND</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>Advance payment of Road Restoration for Swarupganj UBI More to Anandabas Road from .480 km to 2.280 Km for restoration of dammaged carriageway due to laying of water supply pipeline on both side of the road by phed under Nadia High way Division -I in the district of nadia during the year 2024-25</t>
+  </si>
+  <si>
+    <t>BILL/01074/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-025-451</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO-I, P.W. (ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials &amp; valves, Laying of proposed Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC/20mm OD HDPE pipe with all necessary specials, Soil investigation for construction of one No. 600 Cum OHR, Construction of R.C.C. Elevated Reservoir of 600 Cum capacity(including pile foundation), Construction of Pump House at Proposed H/W, 2nd T/W and 3rd Tube Well site, Construction of boundary wall with gate at Proposed H/W, 2nd T/W and 3rd Tube Well site at Char Brahmanagar within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000193/2023-2024</t>
+  </si>
+  <si>
+    <t>3448/ND</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>02/01/2027</t>
+  </si>
+  <si>
+    <t>H I ENTERPRISE, VILL&amp;P.O- DHALTITHA, P.S. BASIRHAT, NORTH 24 PARGANAS, PIN-743412(WB)</t>
+  </si>
+  <si>
     <t>Construction Of Approach Road To The Headwork Site With Pilling Work, Land Development Of Head Worksite, Restoration Of Concrete Roads And Allied Works Of Char Brahmanagar Water Supply Scheme Under Krishnagar Subdivision Under Nadia Division PHED.</t>
   </si>
   <si>
     <t>ORD/000267/2024-2025</t>
   </si>
   <si>
     <t>6625/ND</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>07/06/2025</t>
   </si>
   <si>
     <t>H I ENTERPRISE</t>
   </si>
   <si>
     <t>Additional Laying of UPVC Pipeline for providing leftout FHTC including supplying, laying, fitting, fixing with all necessary specials, saddle piece etc. all complete for Ground Based piped water supply scheme in Char Majhdia Char Brahmanagar to accommodate FHTC within Nabadwip block under Krishnanagar Sub-Division under Nadia Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>3072/ND</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
-    <t>28/12/2025</t>
-[...11 lines deleted...]
-    <t>01/04/2025</t>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,73 +792,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="101.403809" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1463,266 +1526,512 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
-        <v>74.95</v>
+        <v>16.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="P14" s="4">
-        <v>90.88</v>
+        <v>19.44</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>16.88</v>
+        <v>71.53</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>634.32</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>246.58</v>
+      </c>
+      <c r="R16" s="4">
+        <v>38.87</v>
+      </c>
+      <c r="S16" s="4">
+        <v>30</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>74.95</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>55</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P18" s="4">
+        <v>90.88</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>45</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P19" s="4">
+        <v>34.21</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1592.96</v>
+      </c>
+      <c r="P20" s="8">
+        <v>251.41</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>15.78</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>