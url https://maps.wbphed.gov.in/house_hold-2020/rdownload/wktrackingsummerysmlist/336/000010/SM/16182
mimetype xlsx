--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,330 +80,333 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nabadwip</t>
   </si>
   <si>
+    <t>Nadia Division</t>
+  </si>
+  <si>
+    <t>Char Brahmanagar Piped Water Supply Scheme.(JJM Revision)</t>
+  </si>
+  <si>
+    <t>SM/16182</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials &amp; valves, Laying of proposed Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC/20mm OD HDPE pipe with all necessary specials, Soil investigation for construction of one No. 600 Cum OHR, Construction of R.C.C. Elevated Reservoir of 600 Cum capacity(including pile foundation), Construction of Pump House at Proposed H/W, 2nd T/W and 3rd Tube Well site, Construction of boundary wall with gate at Proposed H/W, 2nd T/W and 3rd Tube Well site at Char Brahmanagar within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000193/2023-2024</t>
+  </si>
+  <si>
+    <t>3448/ND</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>02/01/2027</t>
+  </si>
+  <si>
+    <t>H I ENTERPRISE, VILL&amp;P.O- DHALTITHA, P.S. BASIRHAT, NORTH 24 PARGANAS, PIN-743412(WB)</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Char Brahmanagar Piped Water Supply Scheme.(JJM Revision)</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Char Brahmanagar W/S Scheme (TW-III) , Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000135/2023-2024</t>
   </si>
   <si>
     <t>1657/CDD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>SNEHASISH GHOSH</t>
   </si>
   <si>
-    <t>Nadia Division</t>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Char Brahmanagar W/S Scheme (TW-II) ,Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>1656/CDD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Char Brahmanagar W/S Scheme (TW-I) ,Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000241/2023-2024</t>
+  </si>
+  <si>
+    <t>1655/CDD</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000169/2022-2023</t>
   </si>
   <si>
     <t>128/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation NEW Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II and III under Char Brahmanagar ground water based water supply scheme under Block_ Nabadwip Dist. - Nadia under EMD, PHE Dte. (SM/16182)</t>
   </si>
   <si>
     <t>ORD/000640/2024-2025</t>
   </si>
   <si>
     <t>2677/EMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>HINDUSTAN ENGINEERING CORPORATION(E &amp; M)</t>
   </si>
   <si>
-    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Char Brahmanagar W/S Scheme (TW-I) ,Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
-[...11 lines deleted...]
-    <t>GENUINE</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 m3/hr at Char Brahmanagar Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>4521/ND</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction Of Approach Road To The Headwork Site With Pilling Work, Land Development Of Head Worksite, Restoration Of Concrete Roads And Allied Works Of Char Brahmanagar Water Supply Scheme Under Krishnagar Subdivision Under Nadia Division PHED.</t>
+  </si>
+  <si>
+    <t>ORD/000267/2024-2025</t>
+  </si>
+  <si>
+    <t>6625/ND</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>18/01/2026</t>
+  </si>
+  <si>
+    <t>H I ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000151/2023-2024</t>
   </si>
   <si>
     <t>262/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>3315/ND</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
+    <t>Quotation for new service connection for Char Bramhanagar Ph-1, under Nabadwip block, District-Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02320/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-202-24-25</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL SWARUPGANJ C.C.C.</t>
+  </si>
+  <si>
     <t>Quotation for new service connection for Char Bramhanagar Ph-2, under Nabadwip block, District-Nadia</t>
   </si>
   <si>
     <t>BILL/02313/2024-2025</t>
   </si>
   <si>
     <t>BP-203-24-25</t>
   </si>
   <si>
-    <t>17/12/2024</t>
-[...44 lines deleted...]
-    <t>01/04/2025</t>
+    <t>Additional Laying of UPVC Pipeline for providing leftout FHTC including supplying, laying, fitting, fixing with all necessary specials, saddle piece etc. all complete for Ground Based piped water supply scheme in Char Majhdia Char Brahmanagar to accommodate FHTC within Nabadwip block under Krishnanagar Sub-Division under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2025-2026</t>
+  </si>
+  <si>
+    <t>3072/ND</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
   </si>
   <si>
     <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2025-2026</t>
   </si>
   <si>
     <t>2229/ND</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>Advance payment of Road Restoration for Swarupganj UBI More to Anandabas Road from .480 km to 2.280 Km for restoration of dammaged carriageway due to laying of water supply pipeline on both side of the road by phed under Nadia High way Division -I in the district of nadia during the year 2024-25</t>
   </si>
   <si>
     <t>BILL/01074/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-025-451</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO-I, P.W. (ROADS) DIRECTORATE</t>
-  </si>
-[...64 lines deleted...]
-    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -954,1049 +957,1049 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.33</v>
+        <v>634.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>246.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>38.87</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>119.68</v>
+        <v>96.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>96.97</v>
+        <v>16.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>1.44</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>36.01</v>
+        <v>16.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>16.88</v>
       </c>
       <c r="Q7" s="4">
         <v>3.43</v>
       </c>
       <c r="R7" s="4">
         <v>20.33</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>25.02</v>
+        <v>119.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>20.41</v>
+        <v>36.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>9.86</v>
+        <v>296.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>12.62</v>
+        <v>74.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="P12" s="4">
-        <v>296.98</v>
+        <v>25.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>16.88</v>
+        <v>20.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>19.44</v>
+        <v>12.62</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>71.53</v>
+        <v>9.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="P16" s="4">
-        <v>634.32</v>
+        <v>90.88</v>
       </c>
       <c r="Q16" s="4">
-        <v>246.58</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>38.87</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="P17" s="4">
-        <v>74.95</v>
+        <v>34.21</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="P18" s="4">
-        <v>90.88</v>
+        <v>19.44</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>46</v>
+        <v>116</v>
       </c>
       <c r="P19" s="4">
-        <v>34.21</v>
+        <v>71.53</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1592.96</v>
       </c>
       <c r="P20" s="8">
         <v>251.41</v>
       </c>
       <c r="Q20" s="8">
         <v>15.78</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>