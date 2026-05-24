--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -248,68 +248,50 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (FULIA C.C.C)</t>
   </si>
   <si>
     <t>New Power Connection Charges for FULIA Water Supply Scheme Z - I , HEAD WORK SITE (PH-I)</t>
   </si>
   <si>
     <t>BILL/02298/2024-2025</t>
   </si>
   <si>
     <t>BP-186</t>
   </si>
   <si>
     <t>New Power Connection Charges for FULIA Water Supply Scheme Z- I , Pump House No- III</t>
   </si>
   <si>
     <t>BILL/02299/2024-2025</t>
   </si>
   <si>
     <t>BP-187</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete Construction Of 700 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 700 Cum OHR Of Staging Height 20 Mtr. for augmentation of Ground Water Based Water Supply Scheme For Fulia Township Zone-I to accommodate FHTC in Santipur block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 56.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-I Pump House-III under Ranaghat Sub-Division, Nadia Division PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000796/2024-2025</t>
   </si>
   <si>
     <t>87/RSD</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>ROMI TRADERS</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, II and III , Zone-I under Fulia Town Ship (Zone-I) ground water based water supply scheme under Block_ Santipur Dist. - Nadia under EMD, PHE Dte. [SM-15522]</t>
   </si>
   <si>
     <t>ORD/000340/2024-2025</t>
   </si>
   <si>
     <t>2155/EMD</t>
@@ -356,75 +338,72 @@
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>ASHIM ENTERPRISE</t>
   </si>
   <si>
     <t>Providing leave out functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Fulia Township Zone-I to accommodate FHTC in Santipur block and allied works of Badkulla Zone II of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>1804/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>19/10/2025</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
-    <t>Construction of 44 mtr long Boundary Wall(2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-I Pump House-II under Ranaghat Sub-Div, Nadia Division PHE. Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Pump house No-3 site at Fulia Zone-I Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000221/2024-2025</t>
+  </si>
+  <si>
+    <t>1185/RSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,73 +792,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1094,54 +1073,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1195,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>37.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>51.11</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1256,54 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>6.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.98</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1563,241 +1542,241 @@
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>746.37</v>
+        <v>4.77</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>4.77</v>
+        <v>42.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>34.97</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>82.51</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>42.39</v>
+        <v>245</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>245</v>
+        <v>4.46</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
@@ -1805,285 +1784,224 @@
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>4.46</v>
+        <v>64.83</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>46</v>
       </c>
       <c r="P18" s="4">
-        <v>64.83</v>
+        <v>96.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M19" s="4" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>83</v>
       </c>
       <c r="P19" s="4">
-        <v>4.05</v>
+        <v>4.45</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>25.32</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>705.6</v>
+      </c>
+      <c r="P20" s="8">
+        <v>63.52</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>9</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>