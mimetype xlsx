--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,80 @@
     <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Pump house No-3 site at Fulia Zone-I Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000221/2024-2025</t>
   </si>
   <si>
     <t>1185/RSD</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete Construction Of 700 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 700 Cum OHR Of Staging Height 20 Mtr. for augmentation of Ground Water Based Water Supply Scheme For Fulia Township Zone-I to accommodate FHTC in Santipur block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2023-2024</t>
+  </si>
+  <si>
+    <t>3450/ND</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>APURBA MONDAL, VILL+P.O. BADKULLA, DIST.NADIA, PIN-741121 W.B</t>
+  </si>
+  <si>
+    <t>Construction of 44 mtr long Boundary Wall(2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-I Pump House-II under Ranaghat Sub-Div, Nadia Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000915/2024-2025</t>
+  </si>
+  <si>
+    <t>86/RSD</t>
+  </si>
+  <si>
+    <t>BRICK FARM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,73 +822,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1921,87 +1951,209 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P19" s="4">
         <v>4.45</v>
       </c>
       <c r="Q19" s="4">
         <v>1.13</v>
       </c>
       <c r="R19" s="4">
         <v>25.32</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P20" s="4">
+        <v>746.37</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>411.66</v>
+      </c>
+      <c r="R20" s="4">
+        <v>55.16</v>
+      </c>
+      <c r="S20" s="4">
+        <v>95</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P21" s="4">
+        <v>4.05</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1456.01</v>
+      </c>
+      <c r="P22" s="8">
+        <v>475.18</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>32.64</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>