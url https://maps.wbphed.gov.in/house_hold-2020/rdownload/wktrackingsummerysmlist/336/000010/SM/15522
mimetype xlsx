--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -77,363 +77,363 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
+    <t>Nadia Division</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR FULIA TOWNSHIP (ZONE-I) PWSS, BLOCK: SANTIPUR, DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/15522</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete Construction Of 700 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 700 Cum OHR Of Staging Height 20 Mtr. for augmentation of Ground Water Based Water Supply Scheme For Fulia Township Zone-I to accommodate FHTC in Santipur block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000195/2023-2024</t>
+  </si>
+  <si>
+    <t>3450/ND</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>09/08/2027</t>
+  </si>
+  <si>
+    <t>APURBA MONDAL, VILL+P.O. BADKULLA, DIST.NADIA, PIN-741121 W.B</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>PROVIDING FHTC BY AUGMENTATION FOR FULIA TOWNSHIP (ZONE-I) PWSS, BLOCK: SANTIPUR, DISTRICT: NADIA</t>
-[...7 lines deleted...]
-  <si>
     <t>sinking of 80mm dia. Shallow tubewell for requirement of drilling water for Fulia Township (Z-I) PWSS, District Nadia and other PWSS under CMSD-II (D), CDD, PHE Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000073/2023-2024</t>
   </si>
   <si>
     <t>103/CMSD-II(D)</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
-    <t>Nadia Division</t>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Fulia Township W/S Scheme (Z- I, T/W-III),Santipur Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>516/CDD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S S.K.GHOSH &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangemen At Hw Site At Fulia Zone-I Water Supply Scheme Under Ranaghat Sub-Division PHE Dte.)</t>
+  </si>
+  <si>
+    <t>ORD/000363/2023-2024</t>
+  </si>
+  <si>
+    <t>4698/ND</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>M/S BISWAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (300mm x 200mm x 250 Mtrs. Depth) by utilising departmental machineries for Fulia Township W/S Scheme (Z-I, T/W I &amp; II). Santipur Block under Nadia District, Central Drilling Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2023-2024</t>
+  </si>
+  <si>
+    <t>515/CDD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2023-2024</t>
   </si>
   <si>
     <t>1883/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...68 lines deleted...]
-    <t>M/S BISWAS ENTERPRISE</t>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Pump house No-2 site at Fulia Zone-I Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000219/2024-2025</t>
+  </si>
+  <si>
+    <t>1184/RSD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>ASHIM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, II and III , Zone-I under Fulia Town Ship (Zone-I) ground water based water supply scheme under Block_ Santipur Dist. - Nadia under EMD, PHE Dte. [SM-15522]</t>
+  </si>
+  <si>
+    <t>ORD/000340/2024-2025</t>
+  </si>
+  <si>
+    <t>2155/EMD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Pump house No-3 site at Fulia Zone-I Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000221/2024-2025</t>
+  </si>
+  <si>
+    <t>1185/RSD</t>
+  </si>
+  <si>
+    <t>ROMI TRADERS</t>
   </si>
   <si>
     <t>RTOR000013/2024-2025</t>
   </si>
   <si>
     <t>7561/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Power Connection charges for FULIA Water Supply Scheme Z -I , Pump House No- II</t>
   </si>
   <si>
     <t>BILL/02297/2024-2025</t>
   </si>
   <si>
     <t>BP-185</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (FULIA C.C.C)</t>
   </si>
   <si>
+    <t>New Power Connection Charges for FULIA Water Supply Scheme Z- I , Pump House No- III</t>
+  </si>
+  <si>
+    <t>BILL/02299/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-187</t>
+  </si>
+  <si>
     <t>New Power Connection Charges for FULIA Water Supply Scheme Z - I , HEAD WORK SITE (PH-I)</t>
   </si>
   <si>
     <t>BILL/02298/2024-2025</t>
   </si>
   <si>
     <t>BP-186</t>
   </si>
   <si>
-    <t>New Power Connection Charges for FULIA Water Supply Scheme Z- I , Pump House No- III</t>
-[...7 lines deleted...]
-  <si>
     <t>Construction of 56.00 mtr long Boundary Wall (2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-I Pump House-III under Ranaghat Sub-Division, Nadia Division PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000796/2024-2025</t>
   </si>
   <si>
     <t>87/RSD</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
-    <t>ROMI TRADERS</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 135 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Fulia Township Zone-I to accommodate FHTC within Santipur block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000707/2024-2025</t>
   </si>
   <si>
     <t>137/ND</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Pump house No-2 site at Fulia Zone-I Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing leave out functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Fulia Township Zone-I to accommodate FHTC in Santipur block and allied works of Badkulla Zone II of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>1804/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>19/10/2025</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
+    <t>Construction of 44 mtr long Boundary Wall(2.5m panel) having 200X200 mm R.C.C. Column footing (1.0X1.0 m) with 125mm thick brick panel wall and 200x300 mm tie beam at GL including M.S gate at Fulia Zone-I Pump House-II under Ranaghat Sub-Div, Nadia Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000915/2024-2025</t>
+  </si>
+  <si>
+    <t>86/RSD</t>
+  </si>
+  <si>
+    <t>BRICK FARM</t>
+  </si>
+  <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>BRICK FARM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -982,1134 +982,1134 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.88</v>
+        <v>746.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>411.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>55.16</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>33.17</v>
+        <v>96.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>96.97</v>
+        <v>0.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>1.44</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>18.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>37.73</v>
+        <v>6.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.28</v>
+        <v>6.74</v>
       </c>
       <c r="R7" s="4">
-        <v>51.11</v>
+        <v>97.98</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>6.88</v>
+        <v>37.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.74</v>
+        <v>19.28</v>
       </c>
       <c r="R8" s="4">
-        <v>97.98</v>
+        <v>51.11</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>23.37</v>
+        <v>33.17</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>5.36</v>
+        <v>4.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>42.39</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>34.97</v>
+      </c>
+      <c r="R11" s="4">
+        <v>82.51</v>
+      </c>
+      <c r="S11" s="4">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>5.21</v>
+        <v>4.45</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>25.32</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="P13" s="4">
-        <v>4.77</v>
+        <v>23.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>42.39</v>
+        <v>5.36</v>
       </c>
       <c r="Q14" s="4">
-        <v>34.97</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>82.51</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>245</v>
+        <v>5.21</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="P16" s="4">
-        <v>4.46</v>
+        <v>14.29</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="P17" s="4">
-        <v>64.83</v>
+        <v>4.77</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>96.97</v>
+        <v>245</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="P19" s="4">
-        <v>4.45</v>
+        <v>64.83</v>
       </c>
       <c r="Q19" s="4">
-        <v>1.13</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>25.32</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>746.37</v>
+        <v>4.05</v>
       </c>
       <c r="Q20" s="4">
-        <v>411.66</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>55.16</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>125</v>
+        <v>38</v>
       </c>
       <c r="P21" s="4">
-        <v>4.05</v>
+        <v>96.97</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>1456.01</v>