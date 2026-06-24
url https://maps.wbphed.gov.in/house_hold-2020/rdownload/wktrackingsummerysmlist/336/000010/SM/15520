--- v2 (2026-03-03)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,120 +185,150 @@
   <si>
     <t>New Service Connection charge for PH.No. 2 under Sandhya, 9th Battalian</t>
   </si>
   <si>
     <t>BILL/04195/2023-2024</t>
   </si>
   <si>
     <t>BP-267-23-24</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New Service Connection charge for PH.No. 1 under Sandhya, 9th Battalian</t>
   </si>
   <si>
     <t>BILL/04194/2023-2024</t>
   </si>
   <si>
     <t>BP-268-23-24</t>
   </si>
   <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under SANDHA ground water based water supply scheme under Block_ Krishnanagar-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001986/2023-2024</t>
+  </si>
+  <si>
+    <t>6967/EMD</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>CINZANO</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 50 m3/hr at Sandha SAP Water Supply Scheme within Krishnagar-I Block under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000789/2023-2024</t>
+  </si>
+  <si>
+    <t>1900/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
+    <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2025-2026</t>
+  </si>
+  <si>
+    <t>3785/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>11/10/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>2229/ND</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
     <t>Laying of Distribution System including specials &amp; valves, Laying of proposed Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, repair and renovation works of R.C.C. Elevaced Reservoir of 90 and 270 Cum capacity, repair and renovation works of Pump Houses and other allied works at Sandha (State Arm Force) within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000089/2023-2024</t>
   </si>
   <si>
     <t>3025/ND</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/07/2026</t>
   </si>
   <si>
     <t>CHANDAN ROY, 35, M. M. GHOSH STREET, P.O. -KRISHNAGAR, DIST. NADIA, PIN -741101.</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under SANDHA ground water based water supply scheme under Block_ Krishnanagar-I Dist. - Nadia under EMD, PHE Dte.</t>
-[...53 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -852,54 +882,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>2.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.72</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -915,54 +945,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>32.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>26.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.25</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1175,327 +1205,451 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>247.85</v>
+        <v>27.44</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>27.44</v>
+        <v>184.49</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>184.49</v>
+        <v>96.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>96.97</v>
+        <v>19.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>247.85</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>101.13</v>
+      </c>
+      <c r="R13" s="4">
+        <v>40.8</v>
+      </c>
+      <c r="S13" s="4">
+        <v>55</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P14" s="4">
+        <v>34.21</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>682.68</v>
+      </c>
+      <c r="P15" s="8">
+        <v>129.94</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>19.03</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>