--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -116,219 +116,219 @@
   <si>
     <t>Survey , Design and preperation of DPR in connection with Sandha piped water supply scheme in Krishnanagar I Block under Krishnanagar Sub Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 4</t>
   </si>
   <si>
     <t>ORD/000055/2023-2024</t>
   </si>
   <si>
     <t>680/KSD</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>10/06/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials &amp; valves, Laying of proposed Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, repair and renovation works of R.C.C. Elevaced Reservoir of 90 and 270 Cum capacity, repair and renovation works of Pump Houses and other allied works at Sandha (State Arm Force) within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000089/2023-2024</t>
+  </si>
+  <si>
+    <t>3025/ND</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>CHANDAN ROY, 35, M. M. GHOSH STREET, P.O. -KRISHNAGAR, DIST. NADIA, PIN -741101.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under SANDHA ground water based water supply scheme under Block_ Krishnanagar-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001986/2023-2024</t>
+  </si>
+  <si>
+    <t>6967/EMD</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>CINZANO</t>
+  </si>
+  <si>
     <t>Sinking of 2 nos. Tubewell 300mm. x 200mm. dia 200 mtr deep by direct rotary rig method at headwork and 2nd tube well site for Sandha (SAF) water supply scheme under Krishnagar Sub-division under Nadia Division, PHE Dte. (SM/15520)</t>
   </si>
   <si>
     <t>ORD/000035/2023-2024</t>
   </si>
   <si>
     <t>2103/ND</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
-    <t>14/07/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000167/2022-2023</t>
   </si>
   <si>
     <t>89/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 50 m3/hr at Sandha SAP Water Supply Scheme within Krishnagar-I Block under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000789/2023-2024</t>
+  </si>
+  <si>
+    <t>1900/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>06/09/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
     <t>RTOR000159/2023-2024</t>
   </si>
   <si>
     <t>274/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
+    <t>New Service Connection charge for PH.No. 1 under Sandhya, 9th Battalian</t>
+  </si>
+  <si>
+    <t>BILL/04194/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-268-23-24</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New Service Connection charge for PH.No. 2 under Sandhya, 9th Battalian</t>
   </si>
   <si>
     <t>BILL/04195/2023-2024</t>
   </si>
   <si>
     <t>BP-267-23-24</t>
   </si>
   <si>
-    <t>09/01/2024</t>
-[...50 lines deleted...]
-    <t>JOY HIND TUBEWELL'S</t>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
-    <t>12/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>11/10/2025</t>
   </si>
   <si>
-    <t>IMAGIN</t>
-[...1 lines deleted...]
-  <si>
     <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000109/2025-2026</t>
   </si>
   <si>
     <t>2229/ND</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,701 +942,701 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>32.45</v>
+        <v>247.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>26.36</v>
+        <v>134.7</v>
       </c>
       <c r="R4" s="4">
-        <v>81.25</v>
+        <v>54.35</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>14.87</v>
+        <v>27.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>12.03</v>
+        <v>32.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>26.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>81.25</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>3.07</v>
+        <v>14.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>7.36</v>
+        <v>184.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>27.44</v>
+        <v>12.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>184.49</v>
+        <v>7.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>96.97</v>
+        <v>3.07</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>19.44</v>
+        <v>34.21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>247.85</v>
+        <v>96.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>101.13</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>40.8</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>86</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>34.21</v>
+        <v>19.44</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>682.68</v>
       </c>
       <c r="P15" s="8">
-        <v>129.94</v>
+        <v>167.4</v>
       </c>
       <c r="Q15" s="8">
-        <v>19.03</v>
+        <v>24.52</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>