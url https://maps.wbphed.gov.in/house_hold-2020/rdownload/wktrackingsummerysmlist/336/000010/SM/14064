--- v1 (2026-02-07)
+++ v2 (2026-06-24)
@@ -92,111 +92,111 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Hanskhali</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>MINI PIPED WATER SUPPLY SCHEME AT GAZNA (PART) VILLAGE, BLOCK- HANSKHALI, DISTRICT NADIA</t>
   </si>
   <si>
     <t>SM/14064</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000158/2023-2024</t>
+  </si>
+  <si>
+    <t>273/ND</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, &amp; Installation of single phase Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc for Mini Piped Water Supply Scheme[Gazna(part) Block-Hanskhali, Uttar Bishnupur Block-Ranaghat-II, Augmentation to Accomodate FHTC , Dist. - Nadia. under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>1307/EMD</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Mini Piped Water Supply Scheme Gazna (Part) (100 Households) to accommodate FHTC in Hanskhali block &amp; Providing FHTC and allied works for- Ground Water Based Mini Piped Water Supply Scheme in Arsenic affected area at Uttar Bishnupur, Block : -Ranaghat-II, Nadia District under Nadia Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 2,Junior Engineer 4</t>
   </si>
   <si>
     <t>ORD/000090/2023-2024</t>
   </si>
   <si>
     <t>3024/ND</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/07/2026</t>
   </si>
   <si>
     <t>ABDUL ALIM MONDAL</t>
-  </si>
-[...37 lines deleted...]
-    <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -725,235 +725,235 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>79.83</v>
+        <v>0.6</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.6</v>
+        <v>12.61</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>12.61</v>
+        <v>79.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>33.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>42.14</v>
       </c>
       <c r="S5" s="4">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>93.04</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>33.64</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>36.16</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>