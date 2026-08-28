--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -92,111 +92,111 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Hanskhali</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>MINI PIPED WATER SUPPLY SCHEME AT GAZNA (PART) VILLAGE, BLOCK- HANSKHALI, DISTRICT NADIA</t>
   </si>
   <si>
     <t>SM/14064</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Mini Piped Water Supply Scheme Gazna (Part) (100 Households) to accommodate FHTC in Hanskhali block &amp; Providing FHTC and allied works for- Ground Water Based Mini Piped Water Supply Scheme in Arsenic affected area at Uttar Bishnupur, Block : -Ranaghat-II, Nadia District under Nadia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000090/2023-2024</t>
+  </si>
+  <si>
+    <t>3024/ND</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>ABDUL ALIM MONDAL</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, &amp; Installation of single phase Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc for Mini Piped Water Supply Scheme[Gazna(part) Block-Hanskhali, Uttar Bishnupur Block-Ranaghat-II, Augmentation to Accomodate FHTC , Dist. - Nadia. under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>1307/EMD</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000158/2023-2024</t>
   </si>
   <si>
     <t>273/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...46 lines deleted...]
-    <t>ABDUL ALIM MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -725,204 +725,204 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.6</v>
+        <v>79.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>33.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.14</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>12.61</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>79.83</v>
+        <v>0.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>33.64</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>42.14</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>93.04</v>