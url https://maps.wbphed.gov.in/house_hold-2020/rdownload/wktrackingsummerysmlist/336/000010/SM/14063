--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,86 @@
     <t>11/03/2024</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>S.G. ENTERPRISE</t>
   </si>
   <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 100 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials SOIL INVESTIGATION FOR CONSTRUCTION OF OHR all complete for Ground Water Based Water Supply Scheme for Anjangarh to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000448/2022-2023</t>
   </si>
   <si>
     <t>963/ND</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S BISWAS BROTHERS, VIVEKNAGAR, P.O-NOAPARA, P.S-BARASAT, KOLKATA-700125</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme forAnjangarh Water Supply scheme under Ranaghat Block in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2023-2024</t>
+  </si>
+  <si>
+    <t>5210/ND</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>M/S A.K.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Area development at Anjangarh W/S Scheme under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>767(C)RSD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>ANJALI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1490,87 +1526,213 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>135.42</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>26.37</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>95</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>472.85</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>