--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,71 @@
     <t>23/11/2023</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>M/S A.K.CONSTRUCTION</t>
   </si>
   <si>
     <t>Area development at Anjangarh W/S Scheme under Ranaghat Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000127/2024-2025</t>
   </si>
   <si>
     <t>767(C)RSD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>ANJALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-2 site at Anjangarh Water supply scheme under Ranaghat Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>767(B)RSD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at Tube well No-2 site at Anjangarh Ground water based water supply scheme under Ranaghat Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000124/2024-2025</t>
+  </si>
+  <si>
+    <t>767/A/RSD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -906,54 +927,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>2.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -969,54 +990,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>37.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.86</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1512,54 +1533,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>135.42</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>78.87</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>58.24</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1575,54 +1596,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>26.37</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.77</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>48.43</v>
       </c>
       <c r="S14" s="4">
         <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1638,101 +1659,227 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>3</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.55</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.24</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="R16" s="4">
+        <v>1.13</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.61</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>481.71</v>
+      </c>
+      <c r="P18" s="8">
+        <v>126.14</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>26.19</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>