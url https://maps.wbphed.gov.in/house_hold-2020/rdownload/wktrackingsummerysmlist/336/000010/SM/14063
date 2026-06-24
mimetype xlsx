--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,86 @@
     <t>21/09/2024</t>
   </si>
   <si>
     <t>ANJALI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-2 site at Anjangarh Water supply scheme under Ranaghat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000125/2024-2025</t>
   </si>
   <si>
     <t>767(B)RSD</t>
   </si>
   <si>
     <t>Construction of Boundary wall at Tube well No-2 site at Anjangarh Ground water based water supply scheme under Ranaghat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000124/2024-2025</t>
   </si>
   <si>
     <t>767/A/RSD</t>
   </si>
   <si>
     <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>2229/ND</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1799,87 +1835,211 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
         <v>4.61</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P18" s="4">
+        <v>19.44</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P19" s="4">
+        <v>34.21</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>535.36</v>
+      </c>
+      <c r="P20" s="8">
+        <v>126.14</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>23.56</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>