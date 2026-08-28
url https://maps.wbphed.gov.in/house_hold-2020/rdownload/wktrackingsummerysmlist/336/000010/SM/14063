--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -116,50 +116,86 @@
   <si>
     <t>Route Survey, Design of Distribution Network and Preparation of DPR for providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapno for Anjangarh Water Supply Scheme in Ranaghat-I Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 4</t>
   </si>
   <si>
     <t>ORD/000043/2023-2024</t>
   </si>
   <si>
     <t>424/RSD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 100 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials SOIL INVESTIGATION FOR CONSTRUCTION OF OHR all complete for Ground Water Based Water Supply Scheme for Anjangarh to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000448/2022-2023</t>
+  </si>
+  <si>
+    <t>963/ND</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S BISWAS BROTHERS, VIVEKNAGAR, P.O-NOAPARA, P.S-BARASAT, KOLKATA-700125</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme forAnjangarh Water Supply scheme under Ranaghat Block in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2023-2024</t>
+  </si>
+  <si>
+    <t>5210/ND</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>M/S A.K.CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR ANJANGARH W/S SCHEME (TW-I &amp; II), RANAGHAT-I BLOCK UNDER NADIA DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000124/2023-2024</t>
   </si>
   <si>
     <t>1230/CDD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
@@ -167,249 +203,213 @@
   <si>
     <t>RTOR000035/2023-2024</t>
   </si>
   <si>
     <t>1871/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000099/2023-2024</t>
   </si>
   <si>
     <t>2586/ND</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under Anjangarh ground water based water supply scheme under Block_ Ranaghat-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002814/2023-2024</t>
+  </si>
+  <si>
+    <t>803/EMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>S.G. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing And Installation of Electro_Mechanical Equipments and Allied Works for Arsenic Removal Plant at Anjangarh Piped Water Supply Scheme Block_ Ranaghat-I Dist. - Nadia under EMD, PHE Dte. 2024_PHED_664112_3</t>
   </si>
   <si>
     <t>ORD/003003/2023-2024</t>
   </si>
   <si>
     <t>925/EMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 30 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Anjangarh to accommodate FHTC within Ranaghat-I block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2024-2025</t>
   </si>
   <si>
     <t>4126/ND</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>G.D. CONSTRUCTION AND CO.</t>
   </si>
   <si>
+    <t>Area development at Anjangarh W/S Scheme under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>767(C)RSD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>ANJALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Tube well No-2 site at Anjangarh Water supply scheme under Ranaghat Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>767(B)RSD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at Tube well No-2 site at Anjangarh Ground water based water supply scheme under Ranaghat Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000124/2024-2025</t>
+  </si>
+  <si>
+    <t>767/A/RSD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
     <t>RTOR000157/2023-2024</t>
   </si>
   <si>
     <t>272/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>New Service connection Charges for ANJANGARH Piped Water supply scheme PUMP House No- II</t>
   </si>
   <si>
     <t>BILL/00608/2024-2025</t>
   </si>
   <si>
     <t>BP-37-24-25</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL BADKULLA CCC</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGES FOR ANJANGARH PWSS PH-I (HEAD WORK SITE)</t>
   </si>
   <si>
     <t>BILL/00737/2024-2025</t>
   </si>
   <si>
     <t>BP-52-24-25</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under Anjangarh ground water based water supply scheme under Block_ Ranaghat-I Dist. - Nadia under EMD, PHE Dte.</t>
-[...89 lines deleted...]
-    <t>06/09/2024</t>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000109/2025-2026</t>
   </si>
   <si>
     <t>2229/ND</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -987,1015 +987,1017 @@
       <c r="Q3" s="4">
         <v>2.45</v>
       </c>
       <c r="R3" s="4">
         <v>99.72</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>37.76</v>
+        <v>135.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>29.02</v>
+        <v>78.87</v>
       </c>
       <c r="R4" s="4">
-        <v>76.86</v>
+        <v>58.24</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>11.91</v>
+        <v>26.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>48.43</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>11.91</v>
+        <v>37.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.02</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>76.86</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>42.34</v>
+        <v>11.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>161.1</v>
+        <v>11.91</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.55</v>
+        <v>25.38</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>3.8</v>
+        <v>42.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>7.88</v>
+        <v>161.1</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>25.38</v>
+        <v>3</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.55</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>135.42</v>
+        <v>4.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>78.87</v>
+        <v>0.05</v>
       </c>
       <c r="R13" s="4">
-        <v>58.24</v>
+        <v>1.13</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>26.37</v>
+        <v>4.61</v>
       </c>
       <c r="Q14" s="4">
-        <v>12.77</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>48.43</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>3</v>
+        <v>3.55</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.98</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.55</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.24</v>
+        <v>3.8</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>1.13</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="P17" s="4">
-        <v>4.61</v>
+        <v>7.88</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J18" s="13" t="s">
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>19.44</v>
+        <v>34.21</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>113</v>
+      </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="P19" s="4">
-        <v>34.21</v>
+        <v>19.44</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>535.36</v>