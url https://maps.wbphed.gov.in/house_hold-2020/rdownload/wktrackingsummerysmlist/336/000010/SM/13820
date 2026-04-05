--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -248,90 +248,105 @@
   <si>
     <t>BILL/01699/2024-2025</t>
   </si>
   <si>
     <t>BP-119-24-25</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL NABADWIP CCC</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 30 m3/hr at Indrakpur Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000295/2024-2025</t>
   </si>
   <si>
     <t>6735/ND</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
-    <t>31/10/2025</t>
+    <t>29/04/2026</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials &amp; valves, Proposed Laying of Rising Main System, Providing FHTC, Construction of 200 cum capacity R.C.C. Elevated Reservoir including Soil investigation, Construction of Pump House, Boundary Wall and Service Road at Head Work Site &amp; 2nd Tubewell Site at Indrakpur Water Supply Scheme to accommodate FHTC under Krishnagar Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000042/2023-2024</t>
   </si>
   <si>
     <t>1721/ND</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC at leftout in connection to the Ground Based Piped Water Supply Scheme at Indrakpur to accomodate FHTC within Nabadwip Block under Krishnagar Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000771/2023-2024</t>
+  </si>
+  <si>
+    <t>1761/ND</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1513,87 +1528,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>267.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>12.79</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>630.38</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>