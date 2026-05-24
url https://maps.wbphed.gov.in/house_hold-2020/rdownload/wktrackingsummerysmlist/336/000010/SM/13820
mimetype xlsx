--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,65 @@
     <t>1721/ND</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing FHTC at leftout in connection to the Ground Based Piped Water Supply Scheme at Indrakpur to accomodate FHTC within Nabadwip Block under Krishnagar Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000771/2023-2024</t>
   </si>
   <si>
     <t>1761/ND</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000895/2024-2025</t>
+  </si>
+  <si>
+    <t>1346/ND</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -961,54 +976,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>32.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>24.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.26</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1083,54 +1098,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>28.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.97</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1146,54 +1161,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>4.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1209,54 +1224,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>2.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1514,54 +1529,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>267.51</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>195.02</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>72.9</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1577,101 +1592,164 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>12.79</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.34</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>96.53</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P15" s="4">
+        <v>19.44</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>649.82</v>
+      </c>
+      <c r="P16" s="8">
+        <v>246.75</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>37.97</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>