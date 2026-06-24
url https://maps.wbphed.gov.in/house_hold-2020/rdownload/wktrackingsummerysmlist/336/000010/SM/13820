--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -239,50 +239,53 @@
   <si>
     <t>269/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Supplementary quotation for revised estimate due to row issue I.F.O. PHE Dte. for 3PH NSC to pump house-II at Indrakpur</t>
   </si>
   <si>
     <t>BILL/01699/2024-2025</t>
   </si>
   <si>
     <t>BP-119-24-25</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL NABADWIP CCC</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 30 m3/hr at Indrakpur Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer 1,Junior Engineer 2</t>
+  </si>
+  <si>
     <t>ORD/000295/2024-2025</t>
   </si>
   <si>
     <t>6735/ND</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
@@ -318,50 +321,74 @@
     <t>ORD/000771/2023-2024</t>
   </si>
   <si>
     <t>1761/ND</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>08/12/2024</t>
   </si>
   <si>
     <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000895/2024-2025</t>
   </si>
   <si>
     <t>1346/ND</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>2229/ND</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1384,372 +1411,496 @@
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>159.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>5</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>96.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>267.51</v>
       </c>
       <c r="Q13" s="4">
         <v>195.02</v>
       </c>
       <c r="R13" s="4">
         <v>72.9</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>12.79</v>
       </c>
       <c r="Q14" s="4">
         <v>12.34</v>
       </c>
       <c r="R14" s="4">
         <v>96.53</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P15" s="4">
         <v>19.44</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P16" s="4">
+        <v>19.44</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P17" s="4">
+        <v>34.21</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>703.47</v>
+      </c>
+      <c r="P18" s="8">
+        <v>246.75</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>35.08</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>