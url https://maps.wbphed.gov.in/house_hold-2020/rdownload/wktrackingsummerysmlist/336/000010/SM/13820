--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -113,282 +113,282 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Continuation of Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period 90 days w.e.f. 01/10/2023 (as and when required)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000411/2023-2024</t>
   </si>
   <si>
     <t>1450/KSD</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>17/12/2023</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Indrakpur ground water based water supply scheme under Block_ Nabadwip Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001987/2023-2024</t>
+  </si>
+  <si>
+    <t>6968/EMD</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>S.G. TECHNICAL SERVICES</t>
+  </si>
+  <si>
     <t>Sinking of 2 nos. Tubewell 300mm. x 200mm. dia 200 mtr deep by direct rotary rig method at headwork and 2nd tube well site for Indrakpur water supply scheme under Krishnagar Sub-Division under Nadia Division, PHE DTe. (SM/13820)</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000037/2023-2024</t>
   </si>
   <si>
     <t>2104/ND</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials &amp; valves, Proposed Laying of Rising Main System, Providing FHTC, Construction of 200 cum capacity R.C.C. Elevated Reservoir including Soil investigation, Construction of Pump House, Boundary Wall and Service Road at Head Work Site &amp; 2nd Tubewell Site at Indrakpur Water Supply Scheme to accommodate FHTC under Krishnagar Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000042/2023-2024</t>
+  </si>
+  <si>
+    <t>1721/ND</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Collection of Household data through mobile app for FHTC Connection of Ground Water Based Indrakpur, Gadigachha, Karimpur-Jalangi (Zone-VI), Sandha, Udaypur PWSS, Mini PWSS at Gazna (Part) and Surface Based PWSS for Northern Sector (Part-I) (Zone-IA) under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000338/2023-2024</t>
+  </si>
+  <si>
+    <t>984/KLYSD-I</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>10/12/2023</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2023-2024</t>
   </si>
   <si>
     <t>1854/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...41 lines deleted...]
-    <t>TECHVISION</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 30 m3/hr at Indrakpur Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2024-2025</t>
+  </si>
+  <si>
+    <t>6735/ND</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Survey, Design and Preparation of DPR in connection with Indrakpur piped water supply scheme in Nabadwip Block under Krishnanagar Sub Division under Nadia Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000586/2023-2024</t>
   </si>
   <si>
     <t>49/KSD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Providing FHTC at leftout in connection to the Ground Based Piped Water Supply Scheme at Indrakpur to accomodate FHTC within Nabadwip Block under Krishnagar Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000771/2023-2024</t>
+  </si>
+  <si>
+    <t>1761/ND</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
     <t>RTOR000154/2023-2024</t>
   </si>
   <si>
     <t>269/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Supplementary quotation for revised estimate due to row issue I.F.O. PHE Dte. for 3PH NSC to pump house-II at Indrakpur</t>
   </si>
   <si>
     <t>BILL/01699/2024-2025</t>
   </si>
   <si>
     <t>BP-119-24-25</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL NABADWIP CCC</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 30 m3/hr at Indrakpur Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
-    <t>12/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>11/10/2025</t>
   </si>
   <si>
-    <t>IMAGIN</t>
-[...34 lines deleted...]
-  <si>
     <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>2229/ND</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
     <t>ORD/000895/2024-2025</t>
   </si>
   <si>
     <t>1346/ND</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -964,899 +964,899 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>32.6</v>
+        <v>28.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>24.86</v>
+        <v>6.88</v>
       </c>
       <c r="R4" s="4">
-        <v>76.26</v>
+        <v>23.97</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>15.8</v>
+        <v>32.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>24.86</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>76.26</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>28.7</v>
+        <v>267.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.88</v>
+        <v>195.02</v>
       </c>
       <c r="R6" s="4">
-        <v>23.97</v>
+        <v>72.9</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>4.85</v>
       </c>
       <c r="Q7" s="4">
         <v>4.85</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>2.82</v>
+        <v>15.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.79</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.17</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>5.7</v>
+        <v>159.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>1.91</v>
+        <v>2.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>159.53</v>
+        <v>12.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.34</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.53</v>
       </c>
       <c r="S11" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>96.97</v>
+        <v>5.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>267.51</v>
+        <v>1.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>195.02</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>72.9</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>12.79</v>
+        <v>34.21</v>
       </c>
       <c r="Q14" s="4">
-        <v>12.34</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>96.53</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>19.44</v>
+        <v>96.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
         <v>19.44</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>34.21</v>
+        <v>19.44</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>703.47</v>