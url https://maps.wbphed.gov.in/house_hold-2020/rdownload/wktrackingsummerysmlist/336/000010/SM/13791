--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,62 +297,50 @@
     <t>29/01/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>M/S 2S CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of R.C.C Elevated Reservoir of 700 Cum. Capacity of staging height 20M at Head works site with Annular combined pile raft foundation for Badkulla Zone-II Water Supply Scheme under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>2523/ND</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>SATYABRATA CHAKRABORTY</t>
-  </si>
-[...10 lines deleted...]
-    <t>07/07/2025</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -756,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1606,187 +1594,126 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="P15" s="4">
-        <v>46.5</v>
+        <v>96.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...25 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1620.28</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>