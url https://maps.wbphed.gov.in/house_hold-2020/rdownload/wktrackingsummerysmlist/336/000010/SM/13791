--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,65 +215,50 @@
   <si>
     <t>ORD/000139/2024-2025</t>
   </si>
   <si>
     <t>876(A)RSD</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>M/S TARAK CHANDRA PAUL</t>
   </si>
   <si>
     <t>RTOR000008/2024-2025</t>
   </si>
   <si>
     <t>7556/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 700 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Badkulla Zone-I to accommodate FHTC in Hanskhali block under Ranaghat Sub-Division of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supplying and laying of distribution system for Augmentation of Ground water based water supply scheme for Badkulla-I to accommodate FHTC under Ranaghat Sub-Division PHED.</t>
   </si>
   <si>
     <t>ORD/000236/2024-2025</t>
   </si>
   <si>
     <t>6502/ND</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Badkulla Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000173/2024-2025</t>
   </si>
   <si>
     <t>1136/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
@@ -312,50 +297,68 @@
     <t>2523/ND</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>SATYABRATA CHAKRABORTY</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Badkulla Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000673/2024-2025</t>
+  </si>
+  <si>
+    <t>1411/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>BIKALPA DAS AND COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -905,54 +908,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.52</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1080,54 +1083,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>96.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1203,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>4.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.51</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1315,392 +1318,392 @@
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>676.67</v>
+        <v>87.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.65</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>23.65</v>
       </c>
       <c r="S10" s="4">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>87.28</v>
+        <v>1.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>1.9</v>
+        <v>11.35</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>11.35</v>
+        <v>164.42</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="P14" s="4">
-        <v>164.42</v>
+        <v>96.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>96.97</v>
+        <v>2.15</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>1620.28</v>
+        <v>945.76</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>31.02</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>3.28</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>