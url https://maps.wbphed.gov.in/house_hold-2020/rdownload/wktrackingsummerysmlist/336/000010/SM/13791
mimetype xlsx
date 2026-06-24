--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,198 +167,234 @@
   <si>
     <t>S.G. ENTERPRISE</t>
   </si>
   <si>
     <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000419/2023-2024</t>
   </si>
   <si>
     <t>5349/ND</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
+    <t>Construction of Jhama Bats Road from Mamjoan road to headwork site of Badkulla-I water supply scheme under Ranaghat Sub Division under Nadia Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>876(A)RSD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>M/S TARAK CHANDRA PAUL</t>
+  </si>
+  <si>
+    <t>RTOR000008/2024-2025</t>
+  </si>
+  <si>
+    <t>7556/ND</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>Supplying and laying of distribution system for Augmentation of Ground water based water supply scheme for Badkulla-I to accommodate FHTC under Ranaghat Sub-Division PHED.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2024-2025</t>
+  </si>
+  <si>
+    <t>6502/ND</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Badkulla Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2024-2025</t>
+  </si>
+  <si>
+    <t>1136/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>M/S DREAM INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Construction of 130m Boundary Wall(2.5m panel) having 200X200mm R.C.C. Column footing (1.0X1.0m) with 125mm thick brick panel wall and 200x300 RCC beam at GL including M.S gate at Badkulla Zone-I PWSS at H/W site under Ranaghat Sub -Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000782/2024-2025</t>
+  </si>
+  <si>
+    <t>458/ND</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>M/S 2S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of R.C.C Elevated Reservoir of 700 Cum. Capacity of staging height 20M at Head works site with Annular combined pile raft foundation for Badkulla Zone-II Water Supply Scheme under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2025-2026</t>
+  </si>
+  <si>
+    <t>2523/ND</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>SATYABRATA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2025-2026</t>
+  </si>
+  <si>
+    <t>3785/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>11/10/2025</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Badkulla Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000673/2024-2025</t>
+  </si>
+  <si>
+    <t>1411/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>BIKALPA DAS AND COMPANY</t>
+  </si>
+  <si>
+    <t>RTOR000001/2025-2026</t>
+  </si>
+  <si>
+    <t>1946/ND</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 700 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Badkulla Zone-I to accommodate FHTC in Hanskhali block under Ranaghat Sub-Division of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2023-2024</t>
+  </si>
+  <si>
+    <t>3217/ND</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 125 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Badkulla-I to accommodate FHTC within Hanskhali block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000105/2024-2025</t>
   </si>
   <si>
     <t>4281/ND</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of Jhama Bats Road from Mamjoan road to headwork site of Badkulla-I water supply scheme under Ranaghat Sub Division under Nadia Division P.H. Engineering Dte.</t>
-[...128 lines deleted...]
-    <t>BIKALPA DAS AND COMPANY</t>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>1664/ND</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1122,601 +1158,782 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>301.62</v>
+        <v>4.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.51</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="P8" s="4">
-        <v>4.9</v>
+        <v>4.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.63</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>94.51</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>4.29</v>
+        <v>87.28</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>23.65</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>87.28</v>
+        <v>1.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>20.65</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>23.65</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>1.9</v>
+        <v>11.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>11.35</v>
+        <v>164.42</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="P13" s="4">
-        <v>164.42</v>
+        <v>96.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>96.97</v>
+        <v>2.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="P15" s="4">
-        <v>2.15</v>
+        <v>0.95</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P16" s="4">
+        <v>676.67</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>223.38</v>
+      </c>
+      <c r="R16" s="4">
+        <v>33.01</v>
+      </c>
+      <c r="S16" s="4">
+        <v>95</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>301.62</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P18" s="4">
+        <v>46.5</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>80</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1669.88</v>
+      </c>
+      <c r="P19" s="8">
+        <v>254.4</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>15.23</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>