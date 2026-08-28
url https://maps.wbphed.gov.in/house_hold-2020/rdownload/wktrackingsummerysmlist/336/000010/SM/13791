--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -110,291 +110,291 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Badkulla Zone-I W/S Scheme in Hanskhali Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000433/2021-2022</t>
   </si>
   <si>
     <t>1053/RSD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BADKULLA (ZONE-I) W/S Scheme, Block- Hanskhali , Dist. - Nadia. NIET No. 25 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>ORD/000895/2022-2023</t>
+  </si>
+  <si>
+    <t>405/EMD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>S.G. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 700 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Badkulla Zone-I to accommodate FHTC in Hanskhali block under Ranaghat Sub-Division of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000150/2023-2024</t>
+  </si>
+  <si>
+    <t>3217/ND</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S TARAK CHANDRA PAUL</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2023-2024</t>
   </si>
   <si>
     <t>1872/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...38 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 125 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Badkulla-I to accommodate FHTC within Hanskhali block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>4281/ND</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying and laying of distribution system for Augmentation of Ground water based water supply scheme for Badkulla-I to accommodate FHTC under Ranaghat Sub-Division PHED.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2024-2025</t>
+  </si>
+  <si>
+    <t>6502/ND</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Badkulla Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2024-2025</t>
+  </si>
+  <si>
+    <t>1136/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>M/S DREAM INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Badkulla Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000673/2024-2025</t>
+  </si>
+  <si>
+    <t>1411/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>BIKALPA DAS AND COMPANY</t>
   </si>
   <si>
     <t>Construction of Jhama Bats Road from Mamjoan road to headwork site of Badkulla-I water supply scheme under Ranaghat Sub Division under Nadia Division P.H. Engineering Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000139/2024-2025</t>
   </si>
   <si>
     <t>876(A)RSD</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
-    <t>M/S TARAK CHANDRA PAUL</t>
-[...1 lines deleted...]
-  <si>
     <t>RTOR000008/2024-2025</t>
   </si>
   <si>
     <t>7556/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>Supplying and laying of distribution system for Augmentation of Ground water based water supply scheme for Badkulla-I to accommodate FHTC under Ranaghat Sub-Division PHED.</t>
-[...31 lines deleted...]
-  <si>
     <t>Construction of 130m Boundary Wall(2.5m panel) having 200X200mm R.C.C. Column footing (1.0X1.0m) with 125mm thick brick panel wall and 200x300 RCC beam at GL including M.S gate at Badkulla Zone-I PWSS at H/W site under Ranaghat Sub -Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000782/2024-2025</t>
   </si>
   <si>
     <t>458/ND</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>M/S 2S CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of R.C.C Elevated Reservoir of 700 Cum. Capacity of staging height 20M at Head works site with Annular combined pile raft foundation for Badkulla Zone-II Water Supply Scheme under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>2523/ND</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>SATYABRATA CHAKRABORTY</t>
   </si>
   <si>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>1664/ND</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
-    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Badkulla Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000001/2025-2026</t>
   </si>
   <si>
     <t>1946/ND</t>
   </si>
   <si>
     <t>25/04/2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>07/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -966,930 +966,932 @@
         <v>3.29</v>
       </c>
       <c r="Q3" s="4">
         <v>2.94</v>
       </c>
       <c r="R3" s="4">
         <v>89.52</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>140.17</v>
+        <v>30.45</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>30.45</v>
+        <v>676.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>223.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>33.01</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>96.97</v>
       </c>
       <c r="Q6" s="4">
         <v>2.8</v>
       </c>
       <c r="R6" s="4">
         <v>2.89</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>4.9</v>
+        <v>140.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.63</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>94.51</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>4.29</v>
+        <v>301.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
         <v>87.28</v>
       </c>
       <c r="Q9" s="4">
         <v>20.65</v>
       </c>
       <c r="R9" s="4">
         <v>23.65</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>1.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>11.35</v>
+        <v>2.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="P12" s="4">
-        <v>164.42</v>
+        <v>4.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>94.51</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
-        <v>96.97</v>
+        <v>4.29</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>2.15</v>
+        <v>11.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>164.42</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="P16" s="4">
-        <v>676.67</v>
+        <v>46.5</v>
       </c>
       <c r="Q16" s="4">
-        <v>223.38</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>33.01</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K17" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>301.62</v>
+        <v>96.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P18" s="4">
-        <v>46.5</v>
+        <v>0.95</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1669.88</v>