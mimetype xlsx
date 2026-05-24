--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -459,50 +459,68 @@
     <t>ORD/000826/2024-2025</t>
   </si>
   <si>
     <t>5078/ND</t>
   </si>
   <si>
     <t>16/03/2025</t>
   </si>
   <si>
     <t>MANGES INDUSTRIAL CORPORATION</t>
   </si>
   <si>
     <t>Laying of Distribution System and allied works for Dogachi Piped Water Supply Scheme Zone-I in connection with Augmentation of Ground Based Water Supply Scheme at Dogachi Zone-I to accommodate FHTC under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>1663/ND</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>07/06/2025</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of existing pump house cum chlorin room and allied work at head work site,2nd tube well site under Dogachi Zone-I PWSS under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000677/2024-2025</t>
+  </si>
+  <si>
+    <t>7446/ND</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>TOTAN DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,51 +909,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1052,54 +1070,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1129,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1172,54 +1190,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>10.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>75.97</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1233,54 +1251,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>0.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>68.47</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1294,54 +1312,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1585,54 +1603,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>20.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>20.51</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1703,54 +1721,54 @@
         <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P14" s="4">
         <v>1.71</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>93.48</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1764,54 +1782,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P15" s="4">
         <v>12.43</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.39</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1825,54 +1843,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>40.01</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>27.18</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>67.93</v>
       </c>
       <c r="S16" s="4">
         <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1886,54 +1904,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
         <v>13.42</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>13.4</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1947,54 +1965,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>312.69</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>179.99</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>57.56</v>
       </c>
       <c r="S18" s="4">
         <v>20</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2008,54 +2026,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P19" s="4">
         <v>441.71</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>320.61</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>72.58</v>
       </c>
       <c r="S19" s="4">
         <v>70</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2321,87 +2339,148 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P24" s="4">
         <v>26.66</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P25" s="4">
+        <v>14.49</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1567.59</v>
+      </c>
+      <c r="P26" s="8">
+        <v>572.58</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>36.53</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>