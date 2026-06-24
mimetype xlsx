--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -477,50 +477,77 @@
     <t>1663/ND</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>Repairing and renovation of existing pump house cum chlorin room and allied work at head work site,2nd tube well site under Dogachi Zone-I PWSS under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000677/2024-2025</t>
   </si>
   <si>
     <t>7446/ND</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>TOTAN DAS</t>
+  </si>
+  <si>
+    <t>Quotation charges and security deposit for new service connection at Karimpur Dogachi (Zone-II) PH-I (Block-Karimpur-II) under Easter Mechanical Division.</t>
+  </si>
+  <si>
+    <t>BILL/03118/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-279</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL KARIMPUR CCC</t>
+  </si>
+  <si>
+    <t>Quotation charges and security deposit for new service connection at PH-II of Karimpur Dogachi (Zone-II) W/S Scheme under EMSD-III,PHE Dte., Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/02511/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-226-24-25</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -909,70 +936,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2400,87 +2427,201 @@
       </c>
       <c r="N25" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P25" s="4">
         <v>14.49</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="P26" s="4">
+        <v>9.87</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="P27" s="4">
+        <v>6.31</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>1583.76</v>
+      </c>
+      <c r="P28" s="8">
+        <v>572.58</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>36.15</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>