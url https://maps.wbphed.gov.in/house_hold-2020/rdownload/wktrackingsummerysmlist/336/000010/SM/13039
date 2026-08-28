--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -110,126 +110,168 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Dogachhi W/S Scheme in Karimpur-II Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000397/2021-2022</t>
   </si>
   <si>
     <t>312/TSD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 150 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR DOGACHI (ZONE-I) W/S SCH, KARIMPUR-II BLOCK, UNDER NADIA DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000376/2022-2023</t>
+  </si>
+  <si>
+    <t>1196/CDD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>11/12/2022</t>
+  </si>
+  <si>
+    <t>M/S SAIKAT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply and delivery of Pea size Gravels at site for construction of Tube Well (300mm X 200mm X 150 Mtrs. Depth) by utilising Departmental Machineries for Dogachi Zone-I W/S Scheme, Karimpur-II Block under Nadia District under CMSD-II(D), CDD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000485/2022-2023</t>
+  </si>
+  <si>
+    <t>535/CMSD-II</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>17/12/2023</t>
+  </si>
+  <si>
+    <t>ADDITIONAL TRANSPORTATION OF DEPARTMENTAL RIG UNIT NO. SUPER RR WITH COMPRESSOR AND PUMP UNIT FROM DOGACHI UNDERCMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000506/2022-2023</t>
+  </si>
+  <si>
+    <t>562/CMSD-II</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
     <t>Construction of barbed wire fencing with concrete pillars at Dogachhi-Zone-II. water supply scheme(Sahebpara) (New Land 2nd T.W) under Tehatta Sub-Division PHE Dte. in JJM project .</t>
   </si>
   <si>
     <t>ORD/000584/2022-2023</t>
   </si>
   <si>
     <t>932/1/TSD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>NIVEDITA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...56 lines deleted...]
-    <t>PADMA ENGINEERING &amp; CO.</t>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 300 Cum Capacity 20 Mtr. Height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of OHR all complete for Augmentation of Ground Based Water Supply Scheme at Dogachhi Zone-II to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2,Junior Engineer Nabadwip Block</t>
+  </si>
+  <si>
+    <t>ORD/000539/2022-2023</t>
+  </si>
+  <si>
+    <t>1398/ND</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>SUBHASH BOSE</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 350 Cum Capacity 20 Mtr. Height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of OHR all complete for Augmentation of Ground Based Water Supply Scheme at Dogachhi Zone-I to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>1719/ND</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2023-2024</t>
   </si>
   <si>
     <t>1903/ND</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000090/2023-2024</t>
   </si>
   <si>
     <t>2321/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
@@ -239,315 +281,273 @@
   <si>
     <t>3641/ND</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>Sinking of 01 nos Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at 2nd Tubewell site, Dogachhi Zone-II PWSS Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2024-2025</t>
   </si>
   <si>
     <t>4573/ND</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>ZEST INFRACON</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 77 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Dogachi Zone-I to accommodate FHTC under Nadia Division, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000154/2024-2025</t>
+  </si>
+  <si>
+    <t>4349/ND</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+  </si>
+  <si>
     <t>Laying of Distribution System at Dogachi Mouza for Dogachi Piped Water Supply Scheme Zone-II in connection with Augmentation of Ground Based Water Supply Scheme at Dogachi PWSS to accommodate FHTC under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2,Junior Engineer Nabadwip Block</t>
   </si>
   <si>
     <t>ORD/000067/2024-2025</t>
   </si>
   <si>
     <t>3990/ND</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>SUNIL KUMAR DATTA</t>
   </si>
   <si>
     <t>Sinking of 01 nos Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at Headwork site, Dogachhi Zone-II PWSS Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2024-2025</t>
   </si>
   <si>
     <t>4574/ND</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 51 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Dogachi Zone-II to accommodate FHTC within Karimpur-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000826/2024-2025</t>
+  </si>
+  <si>
+    <t>5078/ND</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>MANGES INDUSTRIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>(Horizontal) boring and Drum Sheet Walling for Dogachi Piped Water Supply Scheme Zone-I at Karimpur-II, Block at Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>370/KlySD-I</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
     <t>Construction of barbed wire fencing with concrete pillars at Dogachhi Zone-II (H/W) Site. water supply scheme(Sahebpara New Land) under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
   </si>
   <si>
-    <t>Junior Engineer 1,Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000729/2023-2024</t>
   </si>
   <si>
     <t>1118/TSD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement At H.W Site &amp; another Pump House (3.6m X 3.0m) Including Sanitary Arrangemet At 2nd Tube well site at Dogachi zone II Water Supply Scheme Under Kalyani Sub Division I PHE Dte.)</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000028/2024-2025</t>
   </si>
   <si>
     <t>3423/ND</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
-    <t>17/09/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying of Distribution System for Dogachi Piped Water Supply Scheme Zone-I in connection with Augmentation of Ground Based Water Supply Scheme at Dogachi Zone-I to accommodate FHTC under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000071/2024-2025</t>
   </si>
   <si>
     <t>3991/ND</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>MALI CONSTRUCTION</t>
   </si>
   <si>
-    <t>(Horizontal) boring and Drum Sheet Walling for Dogachi Piped Water Supply Scheme Zone-I at Karimpur-II, Block at Nadia District under Nadia Division, PHE Dte.</t>
-[...65 lines deleted...]
-    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+    <t>Repairing and renovation of existing pump house cum chlorin room and allied work at head work site,2nd tube well site under Dogachi Zone-I PWSS under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000677/2024-2025</t>
+  </si>
+  <si>
+    <t>7446/ND</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>TOTAN DAS</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube well and Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-Z-I &amp; II under Dogachi ground water based water supply scheme under Block_ Karimpur-II Dist. - Nadia under EMD, PHE Dte. [SM/13039]</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>692/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II of Z-I &amp; Z-II under DOGACHI ground water based water supply scheme under Block_ KARIMPUR-II Dist. - Nadia under EMD, PHE Dte. SM/13039</t>
   </si>
   <si>
     <t>ORD/000184/2025-2026</t>
   </si>
   <si>
     <t>1121/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>A.G ENTERPRISE.</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 51 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Dogachi Zone-II to accommodate FHTC within Karimpur-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of Distribution System and allied works for Dogachi Piped Water Supply Scheme Zone-I in connection with Augmentation of Ground Based Water Supply Scheme at Dogachi Zone-I to accommodate FHTC under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>1663/ND</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>07/06/2025</t>
   </si>
   <si>
-    <t>Repairing and renovation of existing pump house cum chlorin room and allied work at head work site,2nd tube well site under Dogachi Zone-I PWSS under Nadia Division PHE Dte.</t>
-[...14 lines deleted...]
-    <t>TOTAN DAS</t>
+    <t>Quotation charges and security deposit for new service connection at PH-II of Karimpur Dogachi (Zone-II) W/S Scheme under EMSD-III,PHE Dte., Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/02511/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-226-24-25</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL KARIMPUR CCC</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new service connection at Karimpur Dogachi (Zone-II) PH-I (Block-Karimpur-II) under Easter Mechanical Division.</t>
   </si>
   <si>
     <t>BILL/03118/2024-2025</t>
   </si>
   <si>
     <t>BP-279</t>
   </si>
   <si>
     <t>26/03/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>22/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1119,1456 +1119,1456 @@
         <v>3.4</v>
       </c>
       <c r="Q3" s="4">
         <v>3.4</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>0.71</v>
+        <v>10.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.71</v>
+        <v>7.76</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>75.97</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>10.22</v>
+        <v>0.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.76</v>
+        <v>0.67</v>
       </c>
       <c r="R5" s="4">
-        <v>75.97</v>
+        <v>68.47</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.98</v>
+        <v>0.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.67</v>
+        <v>0.75</v>
       </c>
       <c r="R6" s="4">
-        <v>68.47</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>92.46</v>
+        <v>312.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>179.99</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.56</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>34.62</v>
+        <v>441.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>320.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>72.58</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>12.39</v>
+        <v>92.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>17.4</v>
+        <v>34.62</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>20.07</v>
+        <v>12.39</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.12</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>20.51</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>17.4</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I14" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J14" s="13" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>1.71</v>
+        <v>218.56</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.6</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>93.48</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>37</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>12.43</v>
+        <v>20.07</v>
       </c>
       <c r="Q15" s="4">
-        <v>12.39</v>
+        <v>4.12</v>
       </c>
       <c r="R15" s="4">
-        <v>99.66</v>
+        <v>20.51</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="P16" s="4">
-        <v>40.01</v>
+        <v>17.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>27.18</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>67.93</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>13.42</v>
+        <v>183.53</v>
       </c>
       <c r="Q17" s="4">
-        <v>13.4</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.83</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="P18" s="4">
-        <v>312.69</v>
+        <v>13.42</v>
       </c>
       <c r="Q18" s="4">
-        <v>179.99</v>
+        <v>13.4</v>
       </c>
       <c r="R18" s="4">
-        <v>57.56</v>
+        <v>99.83</v>
       </c>
       <c r="S18" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="P19" s="4">
-        <v>441.71</v>
+        <v>1.71</v>
       </c>
       <c r="Q19" s="4">
-        <v>320.61</v>
+        <v>1.6</v>
       </c>
       <c r="R19" s="4">
-        <v>72.58</v>
+        <v>93.48</v>
       </c>
       <c r="S19" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>124</v>
+        <v>57</v>
       </c>
       <c r="P20" s="4">
-        <v>218.56</v>
+        <v>12.43</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>12.39</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S20" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>90</v>
+      </c>
       <c r="K21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M21" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>50.38</v>
+        <v>40.01</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>27.18</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>67.93</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J22" s="13"/>
+      <c r="J22" s="13" t="s">
+        <v>90</v>
+      </c>
       <c r="K22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>41.59</v>
+        <v>14.49</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>137</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J23" s="13" t="s">
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P23" s="4">
-        <v>183.53</v>
+        <v>50.38</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>137</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>144</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>101</v>
+        <v>149</v>
       </c>
       <c r="P24" s="4">
-        <v>26.66</v>
+        <v>41.59</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="P25" s="4">
-        <v>14.49</v>
+        <v>26.66</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>155</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P26" s="4">
-        <v>9.87</v>
+        <v>6.31</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>160</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>163</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P27" s="4">
-        <v>6.31</v>
+        <v>9.87</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>164</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>