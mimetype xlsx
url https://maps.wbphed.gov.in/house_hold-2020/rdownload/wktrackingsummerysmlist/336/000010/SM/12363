--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,51 +179,51 @@
   <si>
     <t>117/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials &amp; valves, pipe supporting structure all complete based on actual., proposed augmentation of Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete. , Construction of R.C.C. Elevated Reservoir of 550 Cum capacity(including pile foundation) , Soil investigation for construction of one No. 550 Cum OHR, Construction of 1 No. Pump House at proposed Head Work site and Construction of boundary wall with gate for Tungi Water Supply Scheme in Krishnagunj Block of Nadia District under Nadia Division,PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000202/2023-2024</t>
   </si>
   <si>
     <t>3520/ND</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>MANGES INDUSTRIAL CORPORATION</t>
   </si>
   <si>
     <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000419/2023-2024</t>
   </si>
   <si>
     <t>5349/ND</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
@@ -267,86 +267,50 @@
     <t>BP-167-24-25</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (KRISHNAGANJ C.C.C)</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 cum/hr at Tungi water supply scheme including 3 Months Trial Run &amp; 3 Years O&amp;M within krishnaganj block under Krishnagar Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000722/2023-2024</t>
   </si>
   <si>
     <t>1304/ND</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
-  </si>
-[...34 lines deleted...]
-    <t>05/12/2025</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Tungi ground water based water supply scheme under Block_ Krishnaganj Dist. - Nadia under EMD, PHE Dte. SM/12363</t>
   </si>
   <si>
     <t>ORD/000367/2025-2026</t>
   </si>
   <si>
     <t>1124/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -753,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1469,262 +1433,140 @@
         <v>300.57</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>22.87</v>
+        <v>31.04</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1037.77</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>