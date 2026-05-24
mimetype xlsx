--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -878,54 +878,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>71.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -935,54 +935,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>21.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.22</v>
       </c>
       <c r="S4" s="4">
         <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -996,54 +996,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>0.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.37</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1114,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>494.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>44.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1175,54 +1175,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>96.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1236,54 +1236,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>18.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.24</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>70.12</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1506,54 +1506,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1037.77</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>83.6</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>8.06</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>