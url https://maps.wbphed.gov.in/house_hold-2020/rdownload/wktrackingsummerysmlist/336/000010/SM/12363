--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,98 @@
     <t>23/02/2024</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Tungi ground water based water supply scheme under Block_ Krishnaganj Dist. - Nadia under EMD, PHE Dte. SM/12363</t>
   </si>
   <si>
     <t>ORD/000367/2025-2026</t>
   </si>
   <si>
     <t>1124/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>WBSEDCL QUOTATION for 11 KV HTOH Shifting works to newly Head Work Site under TUNGI PWSS in KRISHNAGANJ BLOCK, Dist.- NADIA. (Appl. ID: 100000129396)</t>
+  </si>
+  <si>
+    <t>BILL/02708/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-248</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>Additional Laying of Distribution System and allied works for Water Supply Scheme under Krishnaganj Block under Krishnagar Sub Division, Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000696/2024-2025</t>
+  </si>
+  <si>
+    <t>91/ND</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
+  </si>
+  <si>
+    <t>Construction of 900 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (Including pile foundation), pipe connection and cost of pipes, specials for Ref. Drawing No.PC-I/OHR/16/2012 (Sheet No.1&amp;2) and Laying of additional UPVC Pipeline in connection to the Ground Based piped water supply scheme at Tungi to accommodate FHTC within Krishnaganj block under Krishnanagar Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000385/2024-2025</t>
+  </si>
+  <si>
+    <t>7091/ND</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>05/12/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1486,87 +1534,266 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>31.04</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.32</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P15" s="4">
+        <v>22.87</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P16" s="4">
+        <v>334.65</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>5</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1398.6</v>
+      </c>
+      <c r="P17" s="8">
+        <v>83.6</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>5.98</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>