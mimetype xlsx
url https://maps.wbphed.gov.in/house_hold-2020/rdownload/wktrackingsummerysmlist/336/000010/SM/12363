--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,273 +110,273 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Survey , Design and preparation of Augmentation DPR in connection with " Providing functional household tap connection to every Household under Tungi W/S scheme in Nadia District under Nadia Division P.H.E. Dte. (Sl.No. 01)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000340/2021-2022</t>
   </si>
   <si>
     <t>904/KSD</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials &amp; valves, pipe supporting structure all complete based on actual., proposed augmentation of Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete. , Construction of R.C.C. Elevated Reservoir of 550 Cum capacity(including pile foundation) , Soil investigation for construction of one No. 550 Cum OHR, Construction of 1 No. Pump House at proposed Head Work site and Construction of boundary wall with gate for Tungi Water Supply Scheme in Krishnagunj Block of Nadia District under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000202/2023-2024</t>
+  </si>
+  <si>
+    <t>3520/ND</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>MANGES INDUSTRIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
+    <t>Supplementary works to completion of ongoing FHTC-related work at PH-I &amp; II of Tungi W/S Scheme (Block - Krishnaganj), PHE Dte., Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001391/2023-2024</t>
+  </si>
+  <si>
+    <t>599/EMSD-II</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>KUNDU ELECTRICAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works etc. rejuvenation to Accomodate FHTC at Pump House No.I and II under Tungi WS Scheme, Block Krishnaganj, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-11)</t>
   </si>
   <si>
     <t>ORD/000892/2022-2023</t>
   </si>
   <si>
     <t>160/EMD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>05/02/2023</t>
   </si>
   <si>
-    <t>KUNDU ELECTRICAL ENTERPRISE</t>
-[...17 lines deleted...]
-    <t>06/09/2023</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Tungi W/S Scheme (TW-I) , Krishanjganj Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>1232/CDD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000157/2022-2023</t>
   </si>
   <si>
     <t>117/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials &amp; valves, pipe supporting structure all complete based on actual., proposed augmentation of Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete. , Construction of R.C.C. Elevated Reservoir of 550 Cum capacity(including pile foundation) , Soil investigation for construction of one No. 550 Cum OHR, Construction of 1 No. Pump House at proposed Head Work site and Construction of boundary wall with gate for Tungi Water Supply Scheme in Krishnagunj Block of Nadia District under Nadia Division,PHE Dte.</t>
-[...59 lines deleted...]
-    <t>PADMA ENGINEERING &amp; CO.</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 cum/hr at Tungi water supply scheme including 3 Months Trial Run &amp; 3 Years O&amp;M within krishnaganj block under Krishnagar Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000722/2023-2024</t>
+  </si>
+  <si>
+    <t>1304/ND</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+  </si>
+  <si>
+    <t>Construction of 900 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (Including pile foundation), pipe connection and cost of pipes, specials for Ref. Drawing No.PC-I/OHR/16/2012 (Sheet No.1&amp;2) and Laying of additional UPVC Pipeline in connection to the Ground Based piped water supply scheme at Tungi to accommodate FHTC within Krishnaganj block under Krishnanagar Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000385/2024-2025</t>
+  </si>
+  <si>
+    <t>7091/ND</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>05/12/2026</t>
   </si>
   <si>
     <t>RTOR000152/2023-2024</t>
   </si>
   <si>
     <t>263/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the newly Head Work Site under TUNGI W/S Scheme in Krishnaganj Block, P.H.E. Dte., Dist.- Nadia. (Application No. 3004956363)</t>
   </si>
   <si>
     <t>BILL/01890/2024-2025</t>
   </si>
   <si>
     <t>BP-167-24-25</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (KRISHNAGANJ C.C.C)</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 cum/hr at Tungi water supply scheme including 3 Months Trial Run &amp; 3 Years O&amp;M within krishnaganj block under Krishnagar Sub-division under Nadia Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+    <t>Additional Laying of Distribution System and allied works for Water Supply Scheme under Krishnaganj Block under Krishnagar Sub Division, Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000696/2024-2025</t>
+  </si>
+  <si>
+    <t>91/ND</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Tungi ground water based water supply scheme under Block_ Krishnaganj Dist. - Nadia under EMD, PHE Dte. SM/12363</t>
   </si>
   <si>
     <t>ORD/000367/2025-2026</t>
   </si>
   <si>
     <t>1124/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>WBSEDCL QUOTATION for 11 KV HTOH Shifting works to newly Head Work Site under TUNGI PWSS in KRISHNAGANJ BLOCK, Dist.- NADIA. (Appl. ID: 100000129396)</t>
   </si>
   <si>
     <t>BILL/02708/2024-2025</t>
   </si>
   <si>
     <t>BP-248</t>
   </si>
   <si>
     <t>16/03/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>05/12/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -948,808 +948,808 @@
         <v>3.86</v>
       </c>
       <c r="Q3" s="4">
         <v>2.74</v>
       </c>
       <c r="R3" s="4">
         <v>71.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>21.11</v>
+        <v>494.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>19.47</v>
+        <v>44.53</v>
       </c>
       <c r="R4" s="4">
-        <v>92.22</v>
+        <v>9</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.87</v>
+        <v>96.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.82</v>
+        <v>2.8</v>
       </c>
       <c r="R5" s="4">
-        <v>94.37</v>
+        <v>2.89</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>28.88</v>
+        <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.37</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>494.78</v>
+        <v>21.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>44.53</v>
+        <v>19.47</v>
       </c>
       <c r="R7" s="4">
-        <v>9</v>
+        <v>92.22</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>96.97</v>
+        <v>18.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.8</v>
+        <v>13.24</v>
       </c>
       <c r="R8" s="4">
-        <v>2.89</v>
+        <v>70.12</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>18.88</v>
+        <v>28.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.24</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>70.12</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>35.85</v>
+        <v>300.57</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>4.96</v>
+        <v>334.65</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>300.57</v>
+        <v>35.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>31.04</v>
+        <v>4.96</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>3.32</v>
+        <v>22.87</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>22.87</v>
+        <v>31.04</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="P16" s="4">
-        <v>334.65</v>
+        <v>3.32</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1398.6</v>