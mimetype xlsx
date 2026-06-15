--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -92,102 +92,102 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Ranaghat-II</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme at Uttar Bishnupur Village, Block- Ranaghat-II, District- Nadia.</t>
   </si>
   <si>
     <t>SM/12005</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000156/2023-2024</t>
+  </si>
+  <si>
+    <t>271/ND</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>New Service Connection charges for Uttar Bishunupur Mini Piped water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/00416/2024-2025</t>
+  </si>
+  <si>
+    <t>243/PFMS</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GROUP ARANGHATA C.C.C)</t>
+  </si>
+  <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Mini Piped Water Supply Scheme Gazna (Part) (100 Households) to accommodate FHTC in Hanskhali block &amp; Providing FHTC and allied works for- Ground Water Based Mini Piped Water Supply Scheme in Arsenic affected area at Uttar Bishnupur, Block : -Ranaghat-II, Nadia District under Nadia Division P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 2,Junior Engineer 4</t>
   </si>
   <si>
     <t>ORD/000090/2023-2024</t>
   </si>
   <si>
     <t>3024/ND</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/07/2026</t>
   </si>
   <si>
     <t>ABDUL ALIM MONDAL</t>
-  </si>
-[...28 lines deleted...]
-    <t>W.B.S.E.D.C.L (GROUP ARANGHATA C.C.C)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,231 +716,231 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>79.83</v>
+        <v>0.6</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.21</v>
+        <v>79.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>28.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>35.27</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>80.64</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>28.16</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>34.92</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>