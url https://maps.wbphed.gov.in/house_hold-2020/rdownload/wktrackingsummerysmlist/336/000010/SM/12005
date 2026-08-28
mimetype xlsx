--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -92,102 +92,102 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Ranaghat-II</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme at Uttar Bishnupur Village, Block- Ranaghat-II, District- Nadia.</t>
   </si>
   <si>
     <t>SM/12005</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Mini Piped Water Supply Scheme Gazna (Part) (100 Households) to accommodate FHTC in Hanskhali block &amp; Providing FHTC and allied works for- Ground Water Based Mini Piped Water Supply Scheme in Arsenic affected area at Uttar Bishnupur, Block : -Ranaghat-II, Nadia District under Nadia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000090/2023-2024</t>
+  </si>
+  <si>
+    <t>3024/ND</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>ABDUL ALIM MONDAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000156/2023-2024</t>
   </si>
   <si>
     <t>271/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>New Service Connection charges for Uttar Bishunupur Mini Piped water supply scheme</t>
   </si>
   <si>
     <t>BILL/00416/2024-2025</t>
   </si>
   <si>
     <t>243/PFMS</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP ARANGHATA C.C.C)</t>
-  </si>
-[...22 lines deleted...]
-    <t>ABDUL ALIM MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,231 +716,231 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.6</v>
+        <v>79.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>40.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50.52</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>79.83</v>
+        <v>0.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>28.16</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>35.27</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>80.64</v>
       </c>
       <c r="P6" s="8">
-        <v>28.16</v>
+        <v>40.33</v>
       </c>
       <c r="Q6" s="8">
-        <v>34.92</v>
+        <v>50.01</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>