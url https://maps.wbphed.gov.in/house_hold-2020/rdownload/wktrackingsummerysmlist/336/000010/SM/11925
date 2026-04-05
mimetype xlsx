--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,72 +158,54 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>1863/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000101/2023-2024</t>
   </si>
   <si>
     <t>3543/ND</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 90 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Udaypur to accommodate FHTC within Santipur block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Udaypur piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
-  </si>
-[...16 lines deleted...]
-    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Udaypur piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000174/2024-2025</t>
   </si>
   <si>
     <t>1137/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>MAA SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000136/2023-2024</t>
   </si>
   <si>
     <t>254/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
@@ -729,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1123,178 +1105,178 @@
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>237.16</v>
+        <v>1.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>1.9</v>
+        <v>12.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.33</v>
+        <v>468.16</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1302,60 +1284,60 @@
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>468.16</v>
+        <v>24.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1363,283 +1345,222 @@
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>24.18</v>
+        <v>3.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>3.19</v>
+        <v>24.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>24.59</v>
+        <v>96.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>775.74</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>