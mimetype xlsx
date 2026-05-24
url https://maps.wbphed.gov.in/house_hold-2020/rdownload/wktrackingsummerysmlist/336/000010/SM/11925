--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,68 +186,50 @@
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000174/2024-2025</t>
   </si>
   <si>
     <t>1137/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>MAA SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000136/2023-2024</t>
   </si>
   <si>
     <t>254/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>SANDIP BISWAS, RAMESWAR NATH LANE, CHOWDHURYPARA, PO- KRISHNAGAR, NADIA, 741101.</t>
   </si>
   <si>
     <t>Construction of Pump house and Boundary wall at head work site in related to augmentation of Ground Water Based Piped Water Supply Scheme for Udaypur Water Supply scheme under Santipur Block in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000588/2023-2024</t>
   </si>
   <si>
     <t>845/ND</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>S.M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under Augmentation of Udaypur PWSS.</t>
   </si>
   <si>
     <t>ORD/000815/2024-2025</t>
   </si>
@@ -711,73 +693,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -872,54 +854,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.03</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1108,54 +1090,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>1.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.83</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1223,60 +1205,60 @@
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>468.16</v>
+        <v>24.18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1284,283 +1266,222 @@
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>24.18</v>
+        <v>3.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>3.19</v>
+        <v>24.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>24.59</v>
+        <v>96.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...18 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>307.58</v>
+      </c>
+      <c r="P13" s="8">
+        <v>4.71</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>1.53</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>