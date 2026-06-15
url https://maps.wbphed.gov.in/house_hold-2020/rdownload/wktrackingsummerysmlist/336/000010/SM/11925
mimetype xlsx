--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,86 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete &amp; Construction &amp; Soil investigation of 700 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection and Cost of Pipes, Specials for augmentation of Ground Water Based Water Supply Scheme for UDAYPUR to accommodate FHTC in Santipur block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>3027/ND</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>SANDIP BISWAS, RAMESWAR NATH LANE, CHOWDHURYPARA, PO- KRISHNAGAR, NADIA, 741101.</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 90 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Udaypur to accommodate FHTC within Santipur block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2024-2025</t>
+  </si>
+  <si>
+    <t>4125/ND</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>19/07/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,73 +729,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1401,87 +1437,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>96.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>468.16</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>296.83</v>
+      </c>
+      <c r="R13" s="4">
+        <v>63.4</v>
+      </c>
+      <c r="S13" s="4">
+        <v>80</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P14" s="4">
+        <v>237.16</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1012.9</v>
+      </c>
+      <c r="P15" s="8">
+        <v>301.54</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>29.77</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>