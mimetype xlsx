--- v4 (2026-06-15)
+++ v5 (2026-08-29)
@@ -110,146 +110,182 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Udaypur W/S Scheme in Santipur Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000438/2021-2022</t>
   </si>
   <si>
     <t>1058/RSD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete &amp; Construction &amp; Soil investigation of 700 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection and Cost of Pipes, Specials for augmentation of Ground Water Based Water Supply Scheme for UDAYPUR to accommodate FHTC in Santipur block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>3027/ND</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>15/07/2027</t>
+  </si>
+  <si>
+    <t>SANDIP BISWAS, RAMESWAR NATH LANE, CHOWDHURYPARA, PO- KRISHNAGAR, NADIA, 741101.</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well (300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Udaypur W/S Scheme (T/W-I),Santipur Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000094/2023-2024</t>
   </si>
   <si>
     <t>512/CDD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>UTTAM KUMAR CHATTERJEE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>1863/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000101/2023-2024</t>
   </si>
   <si>
     <t>3543/ND</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
+    <t>Construction of Pump house and Boundary wall at head work site in related to augmentation of Ground Water Based Piped Water Supply Scheme for Udaypur Water Supply scheme under Santipur Block in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000588/2023-2024</t>
+  </si>
+  <si>
+    <t>845/ND</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>S.M. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 90 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Udaypur to accommodate FHTC within Santipur block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2024-2025</t>
+  </si>
+  <si>
+    <t>4125/ND</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>15/01/2027</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
     <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Udaypur piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000174/2024-2025</t>
   </si>
   <si>
     <t>1137/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>MAA SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000136/2023-2024</t>
   </si>
   <si>
     <t>254/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
-    <t>Construction of Pump house and Boundary wall at head work site in related to augmentation of Ground Water Based Piped Water Supply Scheme for Udaypur Water Supply scheme under Santipur Block in Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under Augmentation of Udaypur PWSS.</t>
   </si>
   <si>
     <t>ORD/000815/2024-2025</t>
   </si>
   <si>
     <t>206/RSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>GITARANI ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Udaypur ground water based water supply scheme under Block_Santipur Dist. - Nadia under EMD, PHE Dte.(SM/11925)</t>
   </si>
   <si>
     <t>ORD/000190/2025-2026</t>
@@ -261,86 +297,50 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...34 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -912,681 +912,681 @@
         <v>3.35</v>
       </c>
       <c r="Q3" s="4">
         <v>2.95</v>
       </c>
       <c r="R3" s="4">
         <v>88.03</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>18.88</v>
+        <v>468.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>296.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.4</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>46.68</v>
+        <v>18.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>75.5</v>
+        <v>46.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>1.9</v>
+        <v>75.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.76</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>92.83</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>12.33</v>
+        <v>24.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>24.18</v>
+        <v>237.16</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>3.19</v>
+        <v>1.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.76</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.83</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="P11" s="4">
-        <v>24.59</v>
+        <v>12.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>96.97</v>
+        <v>3.19</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>468.16</v>
+        <v>24.59</v>
       </c>
       <c r="Q13" s="4">
-        <v>296.83</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>63.4</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>237.16</v>
+        <v>96.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>