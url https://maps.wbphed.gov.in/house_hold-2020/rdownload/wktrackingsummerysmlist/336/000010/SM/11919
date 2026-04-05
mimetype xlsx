--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,77 @@
     <t>21/03/2023</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PVT. LTD.</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 650 Cum Capacity 20 Mtr. Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of OHR all complete for Augmentation of Ground Based Water Supply Scheme at Palsunda to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000014/2023-2024</t>
   </si>
   <si>
     <t>1720/ND</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE, MASJID BARI ROAD,UTTAR BALURIA, P.O.NABAPALLY, P.S. BARASAT NORTH 24 PGS.</t>
+  </si>
+  <si>
+    <t>Construction of retaining wall at the head work site of Palsunda Water supply scheme at Tehatta-II Block in Connection with augmentation of Palsunda PWSS under Kalyani Sub Division-I under Nadia Division.P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000678/2024-2025</t>
+  </si>
+  <si>
+    <t>7447/ND</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing FHTC at Baruipara Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Palsunda to accommodate FHTC under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000041/2024-2025</t>
+  </si>
+  <si>
+    <t>3453/ND</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1400,87 +1427,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>593.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>45</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P13" s="4">
+        <v>38.39</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>75.01</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1423.45</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>