--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,105 +134,90 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000046/2023-2024</t>
   </si>
   <si>
     <t>1908/ND</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2023-2024</t>
   </si>
   <si>
     <t>2300/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 120 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Polsunda to accommodate FHTC within Tehatta-II block under Nadia Division, P.H.E. Dte.</t>
+    <t>Making barbed wire fencing with concrete pillars at Polsunda water supply scheme (New Land)H.W.Site under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000724/2023-2024</t>
+  </si>
+  <si>
+    <t>1116/TSD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>PRABIR KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Laying of 63mm dia UPVC Pipe line for Revision of drawing to accommodate FHTC &amp; Construction of Jhama Bats Road for the approach way to headwork site of Palsunda water supply scheme under Kalyani Sub Division I under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
-    <t>ORD/000085/2024-2025</t>
-[...8 lines deleted...]
-    <t>27/01/2025</t>
+    <t>ORD/000048/2024-2025</t>
+  </si>
+  <si>
+    <t>3454/ND</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>19/08/2024</t>
   </si>
   <si>
     <t>Lying distribution system for providing FHTC at Palsunda Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Palsunda to accommodate FHTC under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000049/2024-2025</t>
   </si>
   <si>
     <t>3455/ND</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new power connection at Palsunda-III head worksite under Eastern Mechanical Subdivision-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02261/2024-2025</t>
   </si>
   <si>
     <t>BP-183</t>
   </si>
@@ -717,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -878,54 +863,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.77</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1028,608 +1013,547 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>297.09</v>
+        <v>2.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.5</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.94</v>
+        <v>54.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>54.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>54.5</v>
+        <v>96.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>25.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.68</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>96.94</v>
+        <v>7.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>7.79</v>
+        <v>77.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>77.9</v>
+        <v>593.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>339.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>57.23</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>593.41</v>
+        <v>38.39</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.11</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>26.34</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>38.39</v>
+        <v>75.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>26.12</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>34.82</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...24 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1126.36</v>
+      </c>
+      <c r="P14" s="8">
+        <v>461.83</v>
+      </c>
+      <c r="Q14" s="8">
         <v>41</v>
       </c>
-      <c r="K14" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>