--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,65 @@
     <t>Construction of retaining wall at the head work site of Palsunda Water supply scheme at Tehatta-II Block in Connection with augmentation of Palsunda PWSS under Kalyani Sub Division-I under Nadia Division.P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000678/2024-2025</t>
   </si>
   <si>
     <t>7447/ND</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>Laying distribution system for providing FHTC at Baruipara Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Palsunda to accommodate FHTC under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000041/2024-2025</t>
   </si>
   <si>
     <t>3453/ND</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 120 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Polsunda to accommodate FHTC within Tehatta-II block under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000085/2024-2025</t>
+  </si>
+  <si>
+    <t>4191/ND</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1473,87 +1488,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>75.01</v>
       </c>
       <c r="Q13" s="4">
         <v>26.12</v>
       </c>
       <c r="R13" s="4">
         <v>34.82</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P14" s="4">
+        <v>297.09</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1423.45</v>
+      </c>
+      <c r="P15" s="8">
+        <v>461.83</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>32.44</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>