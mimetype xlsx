--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,225 +110,225 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Palsunda W/S Scheme in Tehatta-II Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000393/2021-2022</t>
   </si>
   <si>
     <t>308/TSD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under KARIMPUR JALANGI(Z-8) W/S Scheme, Block- Karimpur II, PALSONDHA W/S Scheme, Block- Tehatta II, &amp; MAIDANPUR W/S Scheme, Block- Chapra, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 06)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001923/2022-2023</t>
+  </si>
+  <si>
+    <t>1179/EMD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 650 Cum Capacity 20 Mtr. Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of OHR all complete for Augmentation of Ground Based Water Supply Scheme at Palsunda to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>1720/ND</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>17/04/2027</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE, MASJID BARI ROAD,UTTAR BALURIA, P.O.NABAPALLY, P.S. BARASAT NORTH 24 PGS.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000046/2023-2024</t>
   </si>
   <si>
     <t>1908/ND</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2023-2024</t>
   </si>
   <si>
     <t>2300/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 120 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Polsunda to accommodate FHTC within Tehatta-II block under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000085/2024-2025</t>
+  </si>
+  <si>
+    <t>4191/ND</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>26/07/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Making barbed wire fencing with concrete pillars at Polsunda water supply scheme (New Land)H.W.Site under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
   </si>
   <si>
-    <t>Junior Engineer 1,Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000724/2023-2024</t>
   </si>
   <si>
     <t>1116/TSD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>PRABIR KUMAR ROY</t>
   </si>
   <si>
+    <t>Laying distribution system for providing FHTC at Baruipara Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Palsunda to accommodate FHTC under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000041/2024-2025</t>
+  </si>
+  <si>
+    <t>3453/ND</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
     <t>Laying of 63mm dia UPVC Pipe line for Revision of drawing to accommodate FHTC &amp; Construction of Jhama Bats Road for the approach way to headwork site of Palsunda water supply scheme under Kalyani Sub Division I under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000048/2024-2025</t>
   </si>
   <si>
     <t>3454/ND</t>
   </si>
   <si>
-    <t>20/06/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>19/08/2024</t>
   </si>
   <si>
-    <t>MONDAL ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Lying distribution system for providing FHTC at Palsunda Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Palsunda to accommodate FHTC under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000049/2024-2025</t>
   </si>
   <si>
     <t>3455/ND</t>
   </si>
   <si>
-    <t>18/09/2024</t>
-[...2 lines deleted...]
-    <t>Eastern Mechanical</t>
+    <t>Construction of retaining wall at the head work site of Palsunda Water supply scheme at Tehatta-II Block in Connection with augmentation of Palsunda PWSS under Kalyani Sub Division-I under Nadia Division.P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000678/2024-2025</t>
+  </si>
+  <si>
+    <t>7447/ND</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new power connection at Palsunda-III head worksite under Eastern Mechanical Subdivision-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02261/2024-2025</t>
   </si>
   <si>
     <t>BP-183</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (PANCHDHARA ABHAYNAGAR C.C.C)</t>
-  </si>
-[...79 lines deleted...]
-    <t>27/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,683 +900,683 @@
         <v>3.08</v>
       </c>
       <c r="Q3" s="4">
         <v>2.95</v>
       </c>
       <c r="R3" s="4">
         <v>95.77</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>144.56</v>
+        <v>77.9</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>31.86</v>
+        <v>593.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>339.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.23</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>2.94</v>
+        <v>144.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>96.5</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>54.5</v>
+        <v>31.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>54.32</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.67</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>96.94</v>
+        <v>297.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>25.86</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>26.68</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>7.79</v>
+        <v>2.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.5</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>77.9</v>
+        <v>75.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>26.12</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>34.82</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>593.41</v>
+        <v>54.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>339.64</v>
+        <v>54.32</v>
       </c>
       <c r="R11" s="4">
-        <v>57.23</v>
+        <v>99.67</v>
       </c>
       <c r="S11" s="4">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>38.39</v>
+        <v>96.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.11</v>
+        <v>25.86</v>
       </c>
       <c r="R12" s="4">
-        <v>26.34</v>
+        <v>26.68</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="P13" s="4">
-        <v>75.01</v>
+        <v>38.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>26.12</v>
+        <v>10.11</v>
       </c>
       <c r="R13" s="4">
-        <v>34.82</v>
+        <v>26.34</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>297.09</v>
+        <v>7.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>