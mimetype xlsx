--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,50 +185,53 @@
   <si>
     <t>Construction Of Pump House (5.4m X 3.6m) &amp; (3.6m X 3.0m) Including Sanitary Arrangement At Head Work Site &amp; 2nd tube well Site and construction of Boundary wall at Head works site &amp; 2nd tube well site of Hanspukuria Zone - II Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000756/2023-2024</t>
   </si>
   <si>
     <t>1630/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>J.P. CONSTRUCTION &amp; SUPPLIERS</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Hanspukuria Zone-I water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer 2,Junior Engineer 4</t>
+  </si>
+  <si>
     <t>ORD/000307/2024-2025</t>
   </si>
   <si>
     <t>6836/ND</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Construction of barbed wire fencing with concrete pillars at Hanspukuria Zone-II water supply scheme 1st T.W. H.W.Site (New Land) under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000728/2023-2024</t>
   </si>
   <si>
     <t>1117/TSD</t>
@@ -326,123 +329,141 @@
   <si>
     <t>480/ND</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE, GHOSH PARA,WORD NO.-4, KALYANI, NADIA-741235 WEST BENGAL</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 50 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Hasnpukuria Zone-I to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000261/2024-2025</t>
   </si>
   <si>
     <t>4701/ND</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>24/08/2025</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Hanspukuria Zone-I Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division, P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Hanspukuria Zone-I at Tehatta-II Block by Augmentation of Ground Water based PWSS for Hanspukuria Zone-I Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000625/2024-2025</t>
   </si>
   <si>
     <t>7358/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 50 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Hasnpukuria Zone-II to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000260/2024-2025</t>
   </si>
   <si>
     <t>4700/ND</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>20/02/2026</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejumination Tube Well and New Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II , III , IV Zone-I &amp; Pump House No.-I ,II (Zone-II) under Hanspukuria ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. (SM/11918)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001467/2024-2025</t>
   </si>
   <si>
     <t>238/EMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Hanspukuria ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. SM/11918</t>
   </si>
   <si>
     <t>ORD/000176/2025-2026</t>
   </si>
   <si>
     <t>1109/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>ANJAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 01 nos Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at 2nd Tubewell site , Hanspukuria Zone-II PWSS Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000688/2023-2024</t>
+  </si>
+  <si>
+    <t>1224/ND</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>19/10/2024</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1322,837 +1343,900 @@
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>32.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>2.13</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>17.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P12" s="4">
         <v>12.39</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>3.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>9.18</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>203.73</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>291.32</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>65</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P17" s="4">
         <v>181.86</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>20.43</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>25</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P19" s="4">
         <v>181.28</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P20" s="4">
         <v>72.07</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>25</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>20.8</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P22" s="4">
+        <v>17.38</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1274.43</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>