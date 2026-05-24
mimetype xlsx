--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -182,71 +182,50 @@
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Construction Of Pump House (5.4m X 3.6m) &amp; (3.6m X 3.0m) Including Sanitary Arrangement At Head Work Site &amp; 2nd tube well Site and construction of Boundary wall at Head works site &amp; 2nd tube well site of Hanspukuria Zone - II Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000756/2023-2024</t>
   </si>
   <si>
     <t>1630/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>J.P. CONSTRUCTION &amp; SUPPLIERS</t>
   </si>
   <si>
-    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Hanspukuria Zone-I water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of barbed wire fencing with concrete pillars at Hanspukuria Zone-II water supply scheme 1st T.W. H.W.Site (New Land) under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000728/2023-2024</t>
   </si>
   <si>
     <t>1117/TSD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>Sinking of 01 nos Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at Headwork site , Hanspukuria Zone-II PWSS Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000662/2023-2024</t>
   </si>
   <si>
     <t>1097/ND</t>
@@ -362,51 +341,51 @@
   <si>
     <t>ORD/000625/2024-2025</t>
   </si>
   <si>
     <t>7358/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 50 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Hasnpukuria Zone-II to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000260/2024-2025</t>
   </si>
   <si>
     <t>4700/ND</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>19/08/2026</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejumination Tube Well and New Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II , III , IV Zone-I &amp; Pump House No.-I ,II (Zone-II) under Hanspukuria ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. (SM/11918)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001467/2024-2025</t>
   </si>
   <si>
     <t>238/EMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Hanspukuria ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. SM/11918</t>
   </si>
@@ -852,51 +831,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1013,54 +992,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1072,54 +1051,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1304,939 +1283,878 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>34.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>42.81</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>32.88</v>
+        <v>2.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.16</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2.13</v>
+        <v>17.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.21</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>70.21</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="P11" s="4">
-        <v>17.39</v>
+        <v>12.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>12.39</v>
+        <v>3.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>3.02</v>
+        <v>9.18</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>9.18</v>
+        <v>203.73</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>177.3</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>87.02</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>203.73</v>
+        <v>291.32</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>121.61</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>41.75</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>291.32</v>
+        <v>181.86</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>181.86</v>
+        <v>20.43</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="P18" s="4">
-        <v>20.43</v>
+        <v>181.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>181.28</v>
+        <v>72.07</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13" t="s">
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>72.07</v>
+        <v>20.8</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>20.8</v>
+        <v>17.38</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A22" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1241.55</v>
+      </c>
+      <c r="P22" s="8">
+        <v>332.27</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>26.76</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>