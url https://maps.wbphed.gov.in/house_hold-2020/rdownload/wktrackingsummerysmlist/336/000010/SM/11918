--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -399,50 +399,71 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>ANJAN ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 01 nos Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at 2nd Tubewell site , Hanspukuria Zone-II PWSS Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000688/2023-2024</t>
   </si>
   <si>
     <t>1224/ND</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>19/10/2024</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Hanspukuria Zone-I water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000307/2024-2025</t>
+  </si>
+  <si>
+    <t>6836/ND</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2074,87 +2095,148 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P21" s="4">
         <v>17.38</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P22" s="4">
+        <v>32.88</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>50</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1274.43</v>
+      </c>
+      <c r="P23" s="8">
+        <v>332.27</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>26.07</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>