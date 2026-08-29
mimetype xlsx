--- v5 (2026-06-15)
+++ v6 (2026-08-29)
@@ -89,381 +89,381 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for HANSPUKURIA Block: Tehatta-II, Dist: Nadia</t>
   </si>
   <si>
     <t>SM/11918</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Hanspukuria W/S Scheme in Tehatta-II Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000451/2021-2022</t>
+  </si>
+  <si>
+    <t>298/TSD</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>24/12/2021</t>
+  </si>
+  <si>
+    <t>TIYAS CONSULTANCY AND INFRASTRUCTURE PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Hanspukuria Zone-I to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000311/2022-2023</t>
+  </si>
+  <si>
+    <t>5351/ND</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>MAHMOOD ASSOCIATES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 300 cum capacity 20 mtr. height RCC over head reservoir (with pile foundation), pipe connection and cost of pipes, specials. and Soil investigation for construction of one No. 300 Cum OHR of staging height 20 mtr. for Augmentation of Ground Based Water Supply Scheme at Hanspukuria Zone-II to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000392/2022-2023</t>
+  </si>
+  <si>
+    <t>480/ND</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE, GHOSH PARA,WORD NO.-4, KALYANI, NADIA-741235 WEST BENGAL</t>
+  </si>
+  <si>
     <t>Construction of barbed wire fencing with concrete pillars at Hanspukuria Zone-II (2nd T.W). water supply scheme( New Land) under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000582/2022-2023</t>
   </si>
   <si>
     <t>931/TSD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>PRABIR KUMAR ROY</t>
   </si>
   <si>
-    <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Hanspukuria W/S Scheme in Tehatta-II Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000181/2022-2023</t>
   </si>
   <si>
     <t>153/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000197/2022-2023</t>
   </si>
   <si>
     <t>1026/ND</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>RTOR000067/2023-2024</t>
   </si>
   <si>
     <t>2310/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Construction Of Pump House (5.4m X 3.6m) &amp; (3.6m X 3.0m) Including Sanitary Arrangement At Head Work Site &amp; 2nd tube well Site and construction of Boundary wall at Head works site &amp; 2nd tube well site of Hanspukuria Zone - II Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000756/2023-2024</t>
   </si>
   <si>
     <t>1630/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>J.P. CONSTRUCTION &amp; SUPPLIERS</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 50 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Hasnpukuria Zone-I to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2024-2025</t>
+  </si>
+  <si>
+    <t>4701/ND</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Hanspukuria Zone-I water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000307/2024-2025</t>
+  </si>
+  <si>
+    <t>6836/ND</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>02/11/2026</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Hanspukuria Zone-I Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division, P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Hanspukuria Zone-I at Tehatta-II Block by Augmentation of Ground Water based PWSS for Hanspukuria Zone-I Water Supply Schemes under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000625/2024-2025</t>
+  </si>
+  <si>
+    <t>7358/ND</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 50 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Hasnpukuria Zone-II to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000260/2024-2025</t>
+  </si>
+  <si>
+    <t>4700/ND</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>Sinking of 01 nos Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at Headwork site , Hanspukuria Zone-II PWSS Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000662/2023-2024</t>
+  </si>
+  <si>
+    <t>1097/ND</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>20/03/2024</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEER'S CO-OP SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Sinking of 01 nos Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at 2nd Tubewell site , Hanspukuria Zone-II PWSS Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000688/2023-2024</t>
+  </si>
+  <si>
+    <t>1224/ND</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>19/10/2024</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of barbed wire fencing with concrete pillars at Hanspukuria Zone-II water supply scheme 1st T.W. H.W.Site (New Land) under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000728/2023-2024</t>
   </si>
   <si>
     <t>1117/TSD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
-    <t>Sinking of 01 nos Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at Headwork site , Hanspukuria Zone-II PWSS Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>3503/ND</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Quotation for New service connection charges and security deposit for Hanspukuria 2nd T/W.</t>
   </si>
   <si>
     <t>BILL/02156/2024-2025</t>
   </si>
   <si>
     <t>BP-172-24-25</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (PANCHDHARA ABHAYNAGAR C.C.C)</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new power connection at Hanspukuria (Zone-II) head worksite under Eastern Mechanical Subdivision-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02255/2024-2025</t>
   </si>
   <si>
     <t>BP-193-24-25</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Hanspukuria Zone-I to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...85 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejumination Tube Well and New Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II , III , IV Zone-I &amp; Pump House No.-I ,II (Zone-II) under Hanspukuria ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. (SM/11918)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001467/2024-2025</t>
   </si>
   <si>
     <t>238/EMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>01/10/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Hanspukuria ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. SM/11918</t>
   </si>
   <si>
     <t>ORD/000176/2025-2026</t>
   </si>
   <si>
     <t>1109/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>ANJAN ENTERPRISE</t>
-  </si>
-[...37 lines deleted...]
-    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1010,1189 +1010,1189 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.46</v>
+        <v>4.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.46</v>
+        <v>4.07</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.07</v>
+        <v>203.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.07</v>
+        <v>177.3</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>87.02</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>154.79</v>
+        <v>291.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>121.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>41.75</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>1.39</v>
+        <v>0.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>13.8</v>
+        <v>154.79</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>34.04</v>
+        <v>1.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>14.57</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>42.81</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13"/>
-[...17 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2.13</v>
+        <v>13.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.05</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>96.16</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>34.04</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>14.57</v>
+      </c>
+      <c r="R10" s="4">
+        <v>42.81</v>
+      </c>
+      <c r="S10" s="4">
         <v>65</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>12.39</v>
+        <v>181.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>3.02</v>
+        <v>32.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>9.18</v>
+        <v>20.43</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="P14" s="4">
-        <v>203.73</v>
+        <v>181.28</v>
       </c>
       <c r="Q14" s="4">
-        <v>177.3</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>87.02</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>291.32</v>
+        <v>17.39</v>
       </c>
       <c r="Q15" s="4">
-        <v>121.61</v>
+        <v>12.21</v>
       </c>
       <c r="R15" s="4">
-        <v>41.75</v>
+        <v>70.21</v>
       </c>
       <c r="S15" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>181.86</v>
+        <v>17.38</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.13</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>2.05</v>
+      </c>
+      <c r="R17" s="4">
+        <v>96.16</v>
+      </c>
+      <c r="S17" s="4">
         <v>100</v>
-      </c>
-[...31 lines deleted...]
-        <v>25</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="P18" s="4">
-        <v>181.28</v>
+        <v>12.39</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>72.07</v>
+        <v>3.02</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>20.8</v>
+        <v>9.18</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>50</v>
+        <v>124</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P21" s="4">
-        <v>17.38</v>
+        <v>72.07</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P22" s="4">
-        <v>32.88</v>
+        <v>20.8</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>1274.43</v>