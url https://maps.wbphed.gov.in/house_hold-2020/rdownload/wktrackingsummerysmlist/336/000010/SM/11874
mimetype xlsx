--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -796,54 +796,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>457.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>92.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>20.21</v>
       </c>
       <c r="S4" s="4">
         <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -891,54 +891,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>493.85</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>92.44</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>18.72</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>