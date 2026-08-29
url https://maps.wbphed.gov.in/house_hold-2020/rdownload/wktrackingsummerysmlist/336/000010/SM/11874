--- v2 (2026-04-21)
+++ v3 (2026-08-29)
@@ -89,102 +89,102 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED DHORADAHA PWSS PHASE-II TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/11874</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Dhoradaha to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000382/2022-2023</t>
+  </si>
+  <si>
+    <t>382/ND</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>SATYABRATA CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000077/2023-2024</t>
   </si>
   <si>
     <t>2298/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Dhoradaha to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works of ground basaedpiped water supply scheme for Dhoradaha water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000780/2024-2025</t>
   </si>
   <si>
     <t>305/ND</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
-    <t>14/10/2025</t>
+    <t>12/01/2026</t>
   </si>
   <si>
     <t>J.P. CONSTRUCTION &amp; SUPPLIERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -714,173 +714,173 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.92</v>
+        <v>457.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>189.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>457.46</v>
+        <v>0.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>92.44</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>20.21</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>35.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
@@ -891,54 +891,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>493.85</v>
       </c>
       <c r="P6" s="8">
-        <v>92.44</v>
+        <v>189.91</v>
       </c>
       <c r="Q6" s="8">
-        <v>18.72</v>
+        <v>38.45</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>