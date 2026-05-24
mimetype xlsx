--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,114 +77,90 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
+    <t>Nadia Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED NARAYANPUR PWSS PHASE-II TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/11873</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under NARAYANPUR W/S Scheme, Block- Karimpur II , Dist. - Nadia. NIET No.- 36 of EE/EMD of 2022-23 (Sl. No.- 09)</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000045/2023-2024</t>
+  </si>
+  <si>
+    <t>1906/ND</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000087/2023-2024</t>
+  </si>
+  <si>
+    <t>2315/ND</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 200 Cum Capacity 20 Mtr. height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of one no. 200 Cum OHR of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Narayanpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
-  </si>
-[...46 lines deleted...]
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 200 Cum Capacity 20 Mtr. height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of one no. 200 Cum OHR of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Narayanpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000437/2022-2023</t>
   </si>
   <si>
     <t>966/ND</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -591,73 +567,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -729,301 +705,240 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>15.43</v>
+        <v>18.64</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>18.64</v>
+        <v>0.92</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.92</v>
+        <v>759.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>205.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>27.07</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A6" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>779.52</v>
+      </c>
+      <c r="P6" s="8">
+        <v>205.75</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>26.39</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>