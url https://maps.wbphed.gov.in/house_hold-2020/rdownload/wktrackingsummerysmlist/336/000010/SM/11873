--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,50 +135,74 @@
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 200 Cum Capacity 20 Mtr. height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of one no. 200 Cum OHR of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Narayanpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000437/2022-2023</t>
   </si>
   <si>
     <t>966/ND</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under NARAYANPUR W/S Scheme, Block- Karimpur II , Dist. - Nadia. NIET No.- 36 of EE/EMD of 2022-23 (Sl. No.- 09)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>1581/EMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA ELECTRICALS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -567,73 +591,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -858,87 +882,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>759.95</v>
       </c>
       <c r="Q5" s="4">
         <v>205.75</v>
       </c>
       <c r="R5" s="4">
         <v>27.07</v>
       </c>
       <c r="S5" s="4">
         <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P6" s="4">
+        <v>12.95</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>792.47</v>
+      </c>
+      <c r="P7" s="8">
+        <v>205.75</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>25.96</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>