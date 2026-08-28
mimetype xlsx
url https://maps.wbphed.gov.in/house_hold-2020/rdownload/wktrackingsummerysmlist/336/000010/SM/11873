--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,120 +89,120 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED NARAYANPUR PWSS PHASE-II TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/11873</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 200 Cum Capacity 20 Mtr. height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of one no. 200 Cum OHR of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Narayanpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000437/2022-2023</t>
+  </si>
+  <si>
+    <t>966/ND</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under NARAYANPUR W/S Scheme, Block- Karimpur II , Dist. - Nadia. NIET No.- 36 of EE/EMD of 2022-23 (Sl. No.- 09)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>1581/EMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA ELECTRICALS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2023-2024</t>
   </si>
   <si>
     <t>1906/ND</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000087/2023-2024</t>
   </si>
   <si>
     <t>2315/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
-  </si>
-[...46 lines deleted...]
-    <t>M/S CHANDIMATA ELECTRICALS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,248 +729,248 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>18.64</v>
+        <v>759.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>205.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>27.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>0.92</v>
+        <v>12.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>759.95</v>
+        <v>18.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>205.75</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>27.07</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>12.95</v>
+        <v>0.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>