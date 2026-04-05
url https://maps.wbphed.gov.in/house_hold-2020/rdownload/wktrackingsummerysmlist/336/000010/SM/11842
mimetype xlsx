--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,68 +168,50 @@
     <t>RTOR000123/2023-2024</t>
   </si>
   <si>
     <t>240/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- IV/A, IV/B, IV/C, VI/A &amp; VI/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000356/2023-2024</t>
   </si>
   <si>
     <t>4589/ND</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>26/09/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Additional Work for Augmentation of Surface Water Based Piped Water Supply Scheme for Different Zones (Northern Sector Part-I) , ZONE V / A (Northern Sector Part-I) in Kaliganj Block &amp; Different Zones (Northern Sector Part-II) in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000232/2024-2025</t>
   </si>
   <si>
     <t>6464/ND</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
@@ -660,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1095,244 +1077,183 @@
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>239.4</v>
+        <v>1506.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>1506.76</v>
+        <v>95.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...24 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>4154.02</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>