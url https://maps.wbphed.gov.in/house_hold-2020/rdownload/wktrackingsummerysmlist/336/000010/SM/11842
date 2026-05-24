--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -167,69 +167,69 @@
   <si>
     <t>RTOR000123/2023-2024</t>
   </si>
   <si>
     <t>240/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- IV/A, IV/B, IV/C, VI/A &amp; VI/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000356/2023-2024</t>
   </si>
   <si>
     <t>4589/ND</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>25/03/2026</t>
   </si>
   <si>
     <t>Additional Work for Augmentation of Surface Water Based Piped Water Supply Scheme for Different Zones (Northern Sector Part-I) , ZONE V / A (Northern Sector Part-I) in Kaliganj Block &amp; Different Zones (Northern Sector Part-II) in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000232/2024-2025</t>
   </si>
   <si>
     <t>6464/ND</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
@@ -862,54 +862,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1037,54 +1037,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P7" s="4">
         <v>2427.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>239.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1193,54 +1193,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>4154.02</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>243.46</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>5.86</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>