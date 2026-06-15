--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,68 @@
     <t>01/10/2026</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of OHR, repair and renovation of staff room, repair of boundary wall, construction of service road and restoration of bituminous road. etc. of Surface Water Based Water Supply Scheme for Zone-IV / C (Northern Sector Part-II) in Nakashipara Block of Nadia District to accomodate FHTC under Nadia Division, P.H.E. Dte. [SM/11842].</t>
+  </si>
+  <si>
+    <t>ORD/000431/2023-2024</t>
+  </si>
+  <si>
+    <t>5557/ND</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1173,87 +1191,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>95.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>5</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>239.4</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>14.66</v>
+      </c>
+      <c r="R10" s="4">
+        <v>6.12</v>
+      </c>
+      <c r="S10" s="4">
+        <v>10</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>4393.42</v>
+      </c>
+      <c r="P11" s="8">
+        <v>258.12</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>5.88</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>