--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -128,150 +128,150 @@
   <si>
     <t>26/03/2021</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for ZONE 4C of Surface Water based Piped water Supply Scheme for Northern Sector Part-II in Nakashipara Block under Debagram Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000794/2021-2022</t>
   </si>
   <si>
     <t>144/DSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- IV/A, IV/B, IV/C, VI/A &amp; VI/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>4589/ND</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t>Construction of OHR, repair and renovation of staff room, repair of boundary wall, construction of service road and restoration of bituminous road. etc. of Surface Water Based Water Supply Scheme for Zone-IV / C (Northern Sector Part-II) in Nakashipara Block of Nadia District to accomodate FHTC under Nadia Division, P.H.E. Dte. [SM/11842].</t>
+  </si>
+  <si>
+    <t>ORD/000431/2023-2024</t>
+  </si>
+  <si>
+    <t>5557/ND</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000138/2022-2023</t>
   </si>
   <si>
     <t>97/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Additional Work for Augmentation of Surface Water Based Piped Water Supply Scheme for Different Zones (Northern Sector Part-I) , ZONE V / A (Northern Sector Part-I) in Kaliganj Block &amp; Different Zones (Northern Sector Part-II) in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000232/2024-2025</t>
+  </si>
+  <si>
+    <t>6464/ND</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT LTD</t>
+  </si>
+  <si>
     <t>RTOR000123/2023-2024</t>
   </si>
   <si>
     <t>240/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
-    <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- IV/A, IV/B, IV/C, VI/A &amp; VI/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
-[...37 lines deleted...]
-  <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -916,379 +916,379 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>107.24</v>
+        <v>2427.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>239.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>9.87</v>
+        <v>239.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>6.12</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>2427.03</v>
+        <v>107.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>239.23</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>9.86</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>1506.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>52</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>95.58</v>
+        <v>9.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>239.4</v>
+        <v>95.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.66</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>6.12</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>4393.42</v>