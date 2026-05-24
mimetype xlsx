--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -170,87 +170,87 @@
   <si>
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>242/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- IV/A, IV/B, IV/C, VI/A &amp; VI/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000356/2023-2024</t>
   </si>
   <si>
     <t>4589/ND</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>25/03/2026</t>
   </si>
   <si>
     <t>Construction of OHR, repair and renovation of staff room, repair of boundary wall, construction of service road and restoration of bituminous road. etc. of Surface Water Based Water Supply Scheme for Zone-IV / B (Northern Sector Part-II) in Nakashipara Block of Nadia District to accomodate FHTC under Nadia Division, P.H.E. Dte. [SM/11841].</t>
   </si>
   <si>
     <t>ORD/000454/2023-2024</t>
   </si>
   <si>
     <t>6152/ND</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>23/12/2026</t>
   </si>
   <si>
     <t>SATYABRATA CHAKRABORTY</t>
   </si>
   <si>
     <t>Additional Work for Augmentation of Surface Water Based Piped Water Supply Scheme for Different Zones (Northern Sector Part-I) , ZONE V / A (Northern Sector Part-I) in Kaliganj Block &amp; Different Zones (Northern Sector Part-II) in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000232/2024-2025</t>
   </si>
   <si>
     <t>6464/ND</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -821,54 +821,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.34</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -939,54 +939,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1057,54 +1057,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>2427.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>175.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>7.24</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1118,54 +1118,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>233.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>5.02</v>
       </c>
       <c r="S8" s="4">
         <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1274,54 +1274,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>4491.48</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>192.62</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>