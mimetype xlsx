--- v3 (2026-05-24)
+++ v4 (2026-08-29)
@@ -110,150 +110,150 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for ZONE 4B of Surface Water based Piped water Supply Scheme for Northern Sector Part-II in Nakashipara Block under Debagram Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000793/2021-2022</t>
   </si>
   <si>
     <t>143/DSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- IV/A, IV/B, IV/C, VI/A &amp; VI/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>4589/ND</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Construction of OHR, repair and renovation of staff room, repair of boundary wall, construction of service road and restoration of bituminous road. etc. of Surface Water Based Water Supply Scheme for Zone-IV / B (Northern Sector Part-II) in Nakashipara Block of Nadia District to accomodate FHTC under Nadia Division, P.H.E. Dte. [SM/11841].</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>6152/ND</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>23/12/2026</t>
+  </si>
+  <si>
+    <t>SATYABRATA CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000137/2022-2023</t>
   </si>
   <si>
     <t>123/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Additional Work for Augmentation of Surface Water Based Piped Water Supply Scheme for Different Zones (Northern Sector Part-I) , ZONE V / A (Northern Sector Part-I) in Kaliganj Block &amp; Different Zones (Northern Sector Part-II) in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000232/2024-2025</t>
+  </si>
+  <si>
+    <t>6464/ND</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>242/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -857,413 +857,413 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>114.87</v>
+        <v>2427.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>175.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>7.24</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
         <v>1.4</v>
       </c>
       <c r="R5" s="4">
         <v>1.44</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>12.52</v>
+        <v>233.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.7</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.02</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>2427.03</v>
+        <v>114.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>175.61</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>7.24</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>233.13</v>
+        <v>1506.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.7</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>5.02</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>1506.76</v>
+        <v>12.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>95.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>