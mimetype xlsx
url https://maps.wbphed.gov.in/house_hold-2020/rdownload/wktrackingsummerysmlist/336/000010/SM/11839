--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,111 +167,129 @@
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>RTOR000120/2023-2024</t>
   </si>
   <si>
     <t>231/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- III/A, III/B, VIII/A, VIII/B, VIII/C, IX/A &amp; IX/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>ORD/000355/2023-2024</t>
   </si>
   <si>
     <t>4588/ND</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>25/03/2026</t>
   </si>
   <si>
     <t>Construction of OHR, repair and renovation of staff room, repair of boundary wall, construction of service road and restoration of bituminous road. etc. of Surface Water Based Water Supply Scheme for Zone-III / B (Northern Sector Part-II) in Nakashipara Block of Nadia District to accomodate FHTC under Nadia Division, P.H.E. Dte. [SM/11839].</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000443/2023-2024</t>
   </si>
   <si>
     <t>6112/ND</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>20/12/2026</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Additional Work for Augmentation of Surface Water Based Piped Water Supply Scheme for Different Zones (Northern Sector Part-I) , ZONE V / A (Northern Sector Part-I) in Kaliganj Block &amp; Different Zones (Northern Sector Part-II) in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000232/2024-2025</t>
   </si>
   <si>
     <t>6464/ND</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Restoration of road under Augmentation of surface water based PWSS at Northern Sector Part II (Zone III/B) at Nakashipara block under Debagram Sub Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000787/2024-2025</t>
+  </si>
+  <si>
+    <t>112/DSD</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>S. M. S &amp; CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -821,54 +839,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -939,54 +957,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1057,54 +1075,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>2304.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>141.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>6.13</v>
       </c>
       <c r="S7" s="4">
         <v>19</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1254,87 +1272,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>95.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.84</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>4274.88</v>
+      </c>
+      <c r="P12" s="8">
+        <v>145.95</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>3.41</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>