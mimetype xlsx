--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -110,150 +110,150 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for ZONE 3/B of Surface Water based Piped water Supply Scheme for Northern Sector Part-II in Nakashipara Block under Debagram Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000791/2021-2022</t>
   </si>
   <si>
     <t>141/DSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- III/A, III/B, VIII/A, VIII/B, VIII/C, IX/A &amp; IX/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>4588/ND</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Construction of OHR, repair and renovation of staff room, repair of boundary wall, construction of service road and restoration of bituminous road. etc. of Surface Water Based Water Supply Scheme for Zone-III / B (Northern Sector Part-II) in Nakashipara Block of Nadia District to accomodate FHTC under Nadia Division, P.H.E. Dte. [SM/11839].</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000443/2023-2024</t>
+  </si>
+  <si>
+    <t>6112/ND</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>20/12/2026</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000135/2022-2023</t>
   </si>
   <si>
     <t>95/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Additional Work for Augmentation of Surface Water Based Piped Water Supply Scheme for Different Zones (Northern Sector Part-I) , ZONE V / A (Northern Sector Part-I) in Kaliganj Block &amp; Different Zones (Northern Sector Part-II) in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000232/2024-2025</t>
+  </si>
+  <si>
+    <t>6464/ND</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>RTOR000120/2023-2024</t>
   </si>
   <si>
     <t>231/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Restoration of road under Augmentation of surface water based PWSS at Northern Sector Part II (Zone III/B) at Nakashipara block under Debagram Sub Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000787/2024-2025</t>
   </si>
@@ -875,112 +875,116 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>59.33</v>
+        <v>2304.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>141.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>6.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
         <v>1.4</v>
       </c>
       <c r="R5" s="4">
         <v>1.44</v>
       </c>
@@ -991,297 +995,293 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.04</v>
+        <v>201.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>2304.9</v>
+        <v>59.33</v>
       </c>
       <c r="Q7" s="4">
-        <v>141.2</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>6.13</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>201.12</v>
+        <v>1506.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>1506.76</v>
+        <v>2.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>95.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1298,51 +1298,51 @@
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>4.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>