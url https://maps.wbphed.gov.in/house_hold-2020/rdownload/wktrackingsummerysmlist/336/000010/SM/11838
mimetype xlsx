--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,68 +213,50 @@
     <t>210/ND</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>SARKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional work for Providing FHTC, Supplying, laying of distribution system including with all necessary specials, UPVC/HDPE Pipes etc. all complete for Zone- II/B (Northern Sector Part-II) under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>ORD/000106/2025-2026</t>
   </si>
   <si>
     <t>2852/ND</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1198,148 +1180,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P9" s="4">
         <v>68.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1207.83</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>