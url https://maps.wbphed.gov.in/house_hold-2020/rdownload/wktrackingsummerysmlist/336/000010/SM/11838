--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,71 @@
     <t>210/ND</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>SARKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional work for Providing FHTC, Supplying, laying of distribution system including with all necessary specials, UPVC/HDPE Pipes etc. all complete for Zone- II/B (Northern Sector Part-II) under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>ORD/000106/2025-2026</t>
   </si>
   <si>
     <t>2852/ND</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>Restoration of road under Augmentation of Surface water based PWSS at Northern Sector Part II (Zone II/B)at Nakashipara block under Debagram Sub Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000690/2024-2025</t>
+  </si>
+  <si>
+    <t>1065/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>SUN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -806,54 +827,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -865,54 +886,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>17.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -983,54 +1004,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>484.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>179.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>37.05</v>
       </c>
       <c r="S6" s="4">
         <v>15</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1044,54 +1065,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>96.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1105,54 +1126,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>271.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="S8" s="4">
         <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1180,87 +1201,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P9" s="4">
         <v>68.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.85</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>4.79</v>
+      </c>
+      <c r="R10" s="4">
+        <v>98.83</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1212.68</v>
+      </c>
+      <c r="P11" s="8">
+        <v>214.39</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>17.68</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>