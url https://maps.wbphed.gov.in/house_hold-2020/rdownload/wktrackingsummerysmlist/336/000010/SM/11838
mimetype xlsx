--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>18/06/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>Restoration of road under Augmentation of Surface water based PWSS at Northern Sector Part II (Zone II/B)at Nakashipara block under Debagram Sub Division PHE DTE.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000690/2024-2025</t>
   </si>
   <si>
     <t>1065/DSD</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>SUN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional Work for Installation of SCADA System in connection with Augmentation of Surface Water Based Piped Water Supply Scheme for Northern Sector Part-II in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2025-2026</t>
+  </si>
+  <si>
+    <t>3447/ND</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1262,87 +1280,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
         <v>4.79</v>
       </c>
       <c r="R10" s="4">
         <v>98.83</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>732.35</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>15</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1945.04</v>
+      </c>
+      <c r="P12" s="8">
+        <v>214.39</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>11.02</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>