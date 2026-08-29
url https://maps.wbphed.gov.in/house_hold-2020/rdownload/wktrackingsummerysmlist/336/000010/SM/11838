--- v5 (2026-06-15)
+++ v6 (2026-08-29)
@@ -89,195 +89,195 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE II/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
   </si>
   <si>
     <t>SM/11838</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of DPR for Augmentation for Intake, WTP &amp; Rising Main of Surface Water Based Water Supply Scheme for Northern Sector Part-II in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.(including Survey, Design and Estimate).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000195/2022-2023</t>
+  </si>
+  <si>
+    <t>4546/ND</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>20/11/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for ZONE 2/B of Surface Water based Piped water Supply Scheme for Northern Sector Part-II in Nakashipara Block under Debagram Sub Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000789/2021-2022</t>
   </si>
   <si>
     <t>139/DSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
-[...14 lines deleted...]
-    <t>20/11/2022</t>
+    <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- II/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000357/2023-2024</t>
+  </si>
+  <si>
+    <t>4651/ND</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>SATYABRATA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000133/2022-2023</t>
   </si>
   <si>
     <t>94/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- II/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
-[...40 lines deleted...]
-  <si>
     <t>Construction of OHR, repair and renovation of staff room, repair of boundary wall, construction of service road and restoration of bituminous road. etc. of Surface Water Based Water Supply Scheme for Zone-II / B (Northern Sector Part-II) in Nakashipara Block of Nadia District to accomodate FHTC under Nadia Division, P.H.E. Dte. [SM/11838].</t>
   </si>
   <si>
     <t>ORD/000478/2023-2024</t>
   </si>
   <si>
     <t>210/ND</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>SARKAR CONSTRUCTION</t>
   </si>
   <si>
+    <t>Restoration of road under Augmentation of Surface water based PWSS at Northern Sector Part II (Zone II/B)at Nakashipara block under Debagram Sub Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000690/2024-2025</t>
+  </si>
+  <si>
+    <t>1065/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>SUN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional work for Providing FHTC, Supplying, laying of distribution system including with all necessary specials, UPVC/HDPE Pipes etc. all complete for Zone- II/B (Northern Sector Part-II) under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>ORD/000106/2025-2026</t>
   </si>
   <si>
     <t>2852/ND</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
-    <t>01/09/2025</t>
-[...20 lines deleted...]
-    <t>SUN ENTERPRISE</t>
+    <t>29/01/2026</t>
   </si>
   <si>
     <t>Additional Work for Installation of SCADA System in connection with Augmentation of Surface Water Based Piped Water Supply Scheme for Northern Sector Part-II in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000141/2025-2026</t>
   </si>
   <si>
     <t>3447/ND</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -842,332 +842,332 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.72</v>
+        <v>17.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.71</v>
+        <v>17.77</v>
       </c>
       <c r="R3" s="4">
-        <v>99.56</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>17.77</v>
+        <v>3.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>17.77</v>
+        <v>3.71</v>
       </c>
       <c r="R4" s="4">
+        <v>99.56</v>
+      </c>
+      <c r="S4" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>264.51</v>
+        <v>484.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>179.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>37.05</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>484.95</v>
+        <v>96.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>179.65</v>
+        <v>2.8</v>
       </c>
       <c r="R6" s="4">
-        <v>37.05</v>
+        <v>2.89</v>
       </c>
       <c r="S6" s="4">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>96.97</v>
+        <v>264.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.89</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>271.6</v>
       </c>
       <c r="Q8" s="4">
         <v>5.67</v>
       </c>
       <c r="R8" s="4">
         <v>2.09</v>
       </c>
@@ -1184,173 +1184,173 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>68.32</v>
+        <v>4.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.83</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>4.85</v>
+        <v>68.32</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.79</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>98.83</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>732.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>