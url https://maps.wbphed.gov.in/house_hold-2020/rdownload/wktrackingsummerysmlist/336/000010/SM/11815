--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,255 +134,258 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2022-2023</t>
   </si>
   <si>
     <t>4307/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2023-2024</t>
   </si>
   <si>
     <t>1850/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 174 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Baruipara to accommodate FHTC within Karimpur-I block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Baruipara Ground Based Water Supply Scheme under Karimpur-I Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Baruipara at Karimpur-I Block by Augmentation of Ground Water based PWSS for Baruipara Water Supply Schemes under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000638/2024-2025</t>
+  </si>
+  <si>
+    <t>7364/ND</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>M/S ARATI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Baruipara W/S Scheme (T/W-I) , Karimpur-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.(2ed Call)</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>507/CDD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Quotation charges for new service connection and security deposit at Baruipara PH-IV under EMSD-III,Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02256/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-182</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL KARIMPUR CCC</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Baruipara to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
-    <t>ORD/000086/2024-2025</t>
-[...79 lines deleted...]
-  <si>
     <t>ORD/000132/2022-2023</t>
   </si>
   <si>
     <t>3798/ND</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
   </si>
   <si>
     <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangement and consruction of Boundary wall at 4th Tube Well Site of Baruipara Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000751/2023-2024</t>
   </si>
   <si>
     <t>1626/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>26/05/2026</t>
   </si>
   <si>
     <t>BISHAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying pipe line for distribution system and rising main for Baruipara PWSS under augmentation of Baruipara PWSS under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000474/2024-2025</t>
   </si>
   <si>
     <t>7262/ND</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>08/03/2026</t>
   </si>
   <si>
     <t>Providing FHTC &amp; Alied Pipelines and other Works for left out habitation under Karimpur -I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000792/2024-2025</t>
   </si>
   <si>
     <t>7464/ND</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Additional pipeline for increasing Functionality in Basatipara, Mojlishpur and Borojangal villages through MANIFOLD under Karimpur-I Block under Tehatta Sub Division under Nadia Division-,P.H.E Dte. under Jal Jeevan Mission(JJM).</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000158/2025-2026</t>
   </si>
   <si>
     <t>3256/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>06/01/2026</t>
   </si>
   <si>
     <t>GOPAL KIRTYANIYA</t>
   </si>
   <si>
     <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
     <t>ORD/000328/2025-2026</t>
   </si>
   <si>
     <t>4685/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accomodate FHTC at Pump House No. I,II III under Baruipara WS Scheme, Block Karimpur I, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-13)</t>
   </si>
   <si>
     <t>ORD/000893/2022-2023</t>
   </si>
   <si>
     <t>161-EMD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-IV under Baruipara ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. 2024_PHED_664112_2</t>
+  </si>
+  <si>
+    <t>ORD/003002/2023-2024</t>
+  </si>
+  <si>
+    <t>924/EMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>P.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1085,706 +1088,706 @@
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>381.95</v>
+        <v>23.38</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>23.38</v>
+        <v>18.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>18.86</v>
+        <v>3.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>3.86</v>
+        <v>732.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>732.02</v>
+        <v>10.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>10.94</v>
+        <v>54.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>54.36</v>
+        <v>299.14</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>85</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>299.14</v>
+        <v>15.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>15.51</v>
+        <v>46.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>22.81</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
-        <v>22.81</v>
+        <v>7.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
-        <v>1712.23</v>
+        <v>1337.64</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
         <v>0</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>