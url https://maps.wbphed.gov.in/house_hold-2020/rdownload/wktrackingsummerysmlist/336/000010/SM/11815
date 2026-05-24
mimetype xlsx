--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -269,87 +269,66 @@
   <si>
     <t>08/03/2026</t>
   </si>
   <si>
     <t>Providing FHTC &amp; Alied Pipelines and other Works for left out habitation under Karimpur -I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000792/2024-2025</t>
   </si>
   <si>
     <t>7464/ND</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Additional pipeline for increasing Functionality in Basatipara, Mojlishpur and Borojangal villages through MANIFOLD under Karimpur-I Block under Tehatta Sub Division under Nadia Division-,P.H.E Dte. under Jal Jeevan Mission(JJM).</t>
   </si>
   <si>
-    <t>Junior Engineer Karimpur- II Block</t>
+    <t>Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000158/2025-2026</t>
   </si>
   <si>
     <t>3256/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>05/07/2026</t>
   </si>
   <si>
     <t>GOPAL KIRTYANIYA</t>
-  </si>
-[...19 lines deleted...]
-    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accomodate FHTC at Pump House No. I,II III under Baruipara WS Scheme, Block Karimpur I, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-13)</t>
   </si>
   <si>
     <t>ORD/000893/2022-2023</t>
   </si>
   <si>
     <t>161-EMD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-IV under Baruipara ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. 2024_PHED_664112_2</t>
   </si>
   <si>
     <t>ORD/003002/2023-2024</t>
   </si>
@@ -774,70 +753,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -935,54 +914,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1169,54 +1148,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>18.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>77.87</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1287,54 +1266,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>732.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>577.34</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.87</v>
       </c>
       <c r="S9" s="4">
         <v>74</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1551,262 +1530,201 @@
         <v>15.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>46.3</v>
+        <v>22.81</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>22.81</v>
+        <v>7.36</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>61.27</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1291.34</v>
+      </c>
+      <c r="P16" s="8">
+        <v>601.36</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>46.57</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>