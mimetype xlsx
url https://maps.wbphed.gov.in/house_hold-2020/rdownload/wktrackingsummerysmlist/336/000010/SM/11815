--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -230,51 +230,51 @@
   <si>
     <t>3798/ND</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
   </si>
   <si>
     <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangement and consruction of Boundary wall at 4th Tube Well Site of Baruipara Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000751/2023-2024</t>
   </si>
   <si>
     <t>1626/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
-    <t>26/05/2026</t>
+    <t>22/11/2026</t>
   </si>
   <si>
     <t>BISHAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying pipe line for distribution system and rising main for Baruipara PWSS under augmentation of Baruipara PWSS under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000474/2024-2025</t>
   </si>
   <si>
     <t>7262/ND</t>
   </si>
   <si>
     <t>08/03/2026</t>
   </si>
   <si>
     <t>Providing FHTC &amp; Alied Pipelines and other Works for left out habitation under Karimpur -I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000792/2024-2025</t>
   </si>
   <si>
     <t>7464/ND</t>
   </si>
@@ -321,50 +321,89 @@
     <t>06/01/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-IV under Baruipara ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. 2024_PHED_664112_2</t>
   </si>
   <si>
     <t>ORD/003002/2023-2024</t>
   </si>
   <si>
     <t>924/EMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>P.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 174 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Baruipara to accommodate FHTC within Karimpur-I block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2024-2025</t>
+  </si>
+  <si>
+    <t>4192/ND</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000328/2025-2026</t>
+  </si>
+  <si>
+    <t>4685/4533/P-3/ND</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,70 +792,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1644,87 +1683,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>7.36</v>
       </c>
       <c r="Q15" s="4">
         <v>4.51</v>
       </c>
       <c r="R15" s="4">
         <v>61.27</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" s="4">
+        <v>381.95</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P17" s="4">
+        <v>46.3</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>40</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1719.59</v>
+      </c>
+      <c r="P18" s="8">
+        <v>601.36</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>34.97</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>