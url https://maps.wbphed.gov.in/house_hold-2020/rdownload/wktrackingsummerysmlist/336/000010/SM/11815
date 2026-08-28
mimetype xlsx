--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -110,279 +110,279 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Name of Work : Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Baruipara W/S Scheme in Karimpur-I Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000368/2021-2022</t>
   </si>
   <si>
     <t>289/TSD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Baruipara to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000132/2022-2023</t>
+  </si>
+  <si>
+    <t>3798/ND</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2022-2023</t>
   </si>
   <si>
     <t>4307/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accomodate FHTC at Pump House No. I,II III under Baruipara WS Scheme, Block Karimpur I, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-13)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000893/2022-2023</t>
+  </si>
+  <si>
+    <t>161-EMD</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Baruipara W/S Scheme (T/W-I) , Karimpur-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.(2ed Call)</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>507/CDD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
+  </si>
+  <si>
     <t>RTOR000007/2023-2024</t>
   </si>
   <si>
     <t>1850/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 174 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Baruipara to accommodate FHTC within Karimpur-I block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2024-2025</t>
+  </si>
+  <si>
+    <t>4192/ND</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangement and consruction of Boundary wall at 4th Tube Well Site of Baruipara Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000751/2023-2024</t>
+  </si>
+  <si>
+    <t>1626/ND</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>22/11/2026</t>
+  </si>
+  <si>
+    <t>BISHAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying pipe line for distribution system and rising main for Baruipara PWSS under augmentation of Baruipara PWSS under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000474/2024-2025</t>
+  </si>
+  <si>
+    <t>7262/ND</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Baruipara Ground Based Water Supply Scheme under Karimpur-I Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Baruipara at Karimpur-I Block by Augmentation of Ground Water based PWSS for Baruipara Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000638/2024-2025</t>
   </si>
   <si>
     <t>7364/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S ARATI ENTERPRISE</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...26 lines deleted...]
-    <t>Eastern Mechanical</t>
+    <t>Providing FHTC &amp; Alied Pipelines and other Works for left out habitation under Karimpur -I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000792/2024-2025</t>
+  </si>
+  <si>
+    <t>7464/ND</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-IV under Baruipara ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. 2024_PHED_664112_2</t>
+  </si>
+  <si>
+    <t>ORD/003002/2023-2024</t>
+  </si>
+  <si>
+    <t>924/EMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>P.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation charges for new service connection and security deposit at Baruipara PH-IV under EMSD-III,Nadia</t>
   </si>
   <si>
     <t>BILL/02256/2024-2025</t>
   </si>
   <si>
     <t>BP-182</t>
   </si>
   <si>
-    <t>13/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>WBSEDCL KARIMPUR CCC</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Baruipara to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...67 lines deleted...]
-  <si>
     <t>Additional pipeline for increasing Functionality in Basatipara, Mojlishpur and Borojangal villages through MANIFOLD under Karimpur-I Block under Tehatta Sub Division under Nadia Division-,P.H.E Dte. under Jal Jeevan Mission(JJM).</t>
   </si>
   <si>
-    <t>Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
+    <t>Junior Engineer 1,Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000158/2025-2026</t>
   </si>
   <si>
     <t>3256/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
-    <t>05/07/2026</t>
+    <t>03/09/2026</t>
   </si>
   <si>
     <t>GOPAL KIRTYANIYA</t>
-  </si>
-[...52 lines deleted...]
-    <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000328/2025-2026</t>
   </si>
   <si>
     <t>4685/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -989,798 +989,800 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>41.46</v>
+        <v>732.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>577.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.87</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>56.81</v>
+        <v>41.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>23.38</v>
+        <v>22.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>18.86</v>
       </c>
       <c r="Q7" s="4">
         <v>14.69</v>
       </c>
       <c r="R7" s="4">
         <v>77.87</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>3.86</v>
+        <v>56.81</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>732.02</v>
+        <v>381.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>577.34</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.87</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>10.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>54.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>299.14</v>
+        <v>23.38</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>15.51</v>
+        <v>299.14</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>22.81</v>
+        <v>7.36</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>61.27</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>7.36</v>
+        <v>3.86</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.51</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>61.27</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>381.95</v>
+        <v>15.51</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>