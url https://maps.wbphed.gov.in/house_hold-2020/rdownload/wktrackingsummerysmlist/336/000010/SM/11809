--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,65 +261,50 @@
     <t>ORD/000189/2024-2025</t>
   </si>
   <si>
     <t>6097/ND</t>
   </si>
   <si>
     <t>14/09/2025</t>
   </si>
   <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/03/2026</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 455 cum. of Surface Water Based Piped Water Supply Scheme for Zone- III/ A (NORTHERN SECTOR, PART-II) in Nakashipara Block of Nadia District to accommodate FHTC under Nadia Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000264/2023-2024</t>
   </si>
   <si>
     <t>4000/ND</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>M/S SANJAY ADHIKARY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -726,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1534,168 +1519,107 @@
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>732.35</v>
+        <v>17.13</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...27 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="A15" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>4197.13</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>