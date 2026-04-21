--- v1 (2026-04-01)
+++ v2 (2026-04-21)
@@ -872,54 +872,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.9</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1559,54 +1559,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>4197.13</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>