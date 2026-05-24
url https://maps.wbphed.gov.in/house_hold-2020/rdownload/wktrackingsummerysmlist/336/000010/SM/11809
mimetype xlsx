--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,69 +209,69 @@
   <si>
     <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO-I, P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
     <t>BILL/00344/2024-2025</t>
   </si>
   <si>
     <t>149/PFMS</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- III/A, III/B, VIII/A, VIII/B, VIII/C, IX/A &amp; IX/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>ORD/000355/2023-2024</t>
   </si>
   <si>
     <t>4588/ND</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>25/03/2026</t>
   </si>
   <si>
     <t>Additional Work for Augmentation of Surface Water Based Piped Water Supply Scheme for Different Zones (Northern Sector Part-I) , ZONE V / A (Northern Sector Part-I) in Kaliganj Block &amp; Different Zones (Northern Sector Part-II) in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000232/2024-2025</t>
   </si>
   <si>
     <t>6464/ND</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Reconstruction of Staff room, Chlorination room, Godown, Boundary wall, Service road and etc. of Surface Water Based Water Supply Scheme for Zone-III /A (Northern Sector Part-II) in Nakashipara Block of Nadia District to accommodate FHTC under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000189/2024-2025</t>
   </si>
   <si>
     <t>6097/ND</t>
   </si>
   <si>
     <t>14/09/2025</t>
   </si>
   <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
@@ -279,50 +279,68 @@
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 455 cum. of Surface Water Based Piped Water Supply Scheme for Zone- III/ A (NORTHERN SECTOR, PART-II) in Nakashipara Block of Nadia District to accommodate FHTC under Nadia Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000264/2023-2024</t>
   </si>
   <si>
     <t>4000/ND</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>M/S SANJAY ADHIKARY</t>
+  </si>
+  <si>
+    <t>Restoration of road under Augmentation of Surface water based PWSS at Northern Sector Part II (Zone III/A)at Nakashipara block under Debagram Sub Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000689/2024-2025</t>
+  </si>
+  <si>
+    <t>1064/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>S.M.ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -990,54 +1008,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1051,54 +1069,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>9.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S6" s="4">
         <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1281,54 +1299,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>2304.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>288.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>12.53</v>
       </c>
       <c r="S10" s="4">
         <v>19</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1403,54 +1421,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P12" s="4">
         <v>55.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.94</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>12.43</v>
       </c>
       <c r="S12" s="4">
         <v>5</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1525,101 +1543,162 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>17.13</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>17.09</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.84</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="R15" s="4">
+        <v>99.72</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>4201.97</v>
+      </c>
+      <c r="P16" s="8">
+        <v>334.12</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>7.95</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>