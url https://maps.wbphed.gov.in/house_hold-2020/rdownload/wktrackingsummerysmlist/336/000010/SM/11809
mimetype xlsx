--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,95 @@
     <t>07/09/2023</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>M/S SANJAY ADHIKARY</t>
   </si>
   <si>
     <t>Restoration of road under Augmentation of Surface water based PWSS at Northern Sector Part II (Zone III/A)at Nakashipara block under Debagram Sub Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000689/2024-2025</t>
   </si>
   <si>
     <t>1064/DSD</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>S.M.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RESTORATION OF ROAD UNDER AUGMENTATION OF SURFACE WATER BASED PWSS AT NORTHERN SECTOR PART II (ZONE III/A) AT NAKASHIPARA BLOCK UNDER DEBAGRAM SUB DIVISION PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000785/2024-2025</t>
+  </si>
+  <si>
+    <t>111/DSD</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>S. M. S &amp; CO</t>
+  </si>
+  <si>
+    <t>Dharmada Muragacha road from 0.000km to 0.800km for restoration of damaged carriageway due to laying of water supply pipe line on right hand side of the road by the PHED under Nadia Highway Division No-I in the district of Nadia during the year 2024-25.</t>
+  </si>
+  <si>
+    <t>BILL/00958/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-025-378</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>Additional Work for Installation of SCADA System in connection with Augmentation of Surface Water Based Piped Water Supply Scheme for Northern Sector Part-II in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2025-2026</t>
+  </si>
+  <si>
+    <t>3447/ND</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,70 +774,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1618,87 +1663,266 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>4.84</v>
       </c>
       <c r="Q15" s="4">
         <v>4.83</v>
       </c>
       <c r="R15" s="4">
         <v>99.72</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.85</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>2.55</v>
+      </c>
+      <c r="R16" s="4">
+        <v>52.58</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P17" s="4">
+        <v>20.09</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P18" s="4">
+        <v>732.35</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>15</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>4959.27</v>
+      </c>
+      <c r="P19" s="8">
+        <v>336.67</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>6.79</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>