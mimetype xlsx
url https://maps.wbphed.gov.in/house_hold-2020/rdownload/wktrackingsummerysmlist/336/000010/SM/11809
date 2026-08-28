--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,282 +110,282 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for ZONE 3/A of Surface Water based Piped water Supply Scheme for Northern Sector Part-II in Nakashipara Block under Debagram Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000790/2021-2022</t>
   </si>
   <si>
     <t>140/DSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- III/A, III/B, VIII/A, VIII/B, VIII/C, IX/A &amp; IX/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>4588/ND</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Repair and renovation works of R.C.C. Elevated Reservoir 455 cum. of Surface Water Based Piped Water Supply Scheme for Zone- III/ A (NORTHERN SECTOR, PART-II) in Nakashipara Block of Nadia District to accommodate FHTC under Nadia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000264/2023-2024</t>
+  </si>
+  <si>
+    <t>4000/ND</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>M/S SANJAY ADHIKARY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000134/2022-2023</t>
   </si>
   <si>
     <t>125/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Additional Work for Augmentation of Surface Water Based Piped Water Supply Scheme for Different Zones (Northern Sector Part-I) , ZONE V / A (Northern Sector Part-I) in Kaliganj Block &amp; Different Zones (Northern Sector Part-II) in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000232/2024-2025</t>
+  </si>
+  <si>
+    <t>6464/ND</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT LTD</t>
+  </si>
+  <si>
+    <t>Reconstruction of Staff room, Chlorination room, Godown, Boundary wall, Service road and etc. of Surface Water Based Water Supply Scheme for Zone-III /A (Northern Sector Part-II) in Nakashipara Block of Nadia District to accommodate FHTC under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000189/2024-2025</t>
+  </si>
+  <si>
+    <t>6097/ND</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>13/12/2025</t>
+  </si>
+  <si>
+    <t>M/S SANJAY ADHIKARI</t>
   </si>
   <si>
     <t>Reconstruction of Top Dome and other related work for 455 cum RCC elevated reservoir of Surface Water Based Water Supply Scheme for Zone-III /A (Northern Sector Part-II) in Nakashipara Block of Nadia District to accommodate FHTC under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000188/2024-2025</t>
   </si>
   <si>
     <t>6096/ND</t>
   </si>
   <si>
-    <t>19/09/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
-    <t>M/S SANJAY ADHIKARI</t>
+    <t>Restoration of road under Augmentation of Surface water based PWSS at Northern Sector Part II (Zone III/A)at Nakashipara block under Debagram Sub Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000689/2024-2025</t>
+  </si>
+  <si>
+    <t>1064/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>S.M.ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000119/2023-2024</t>
   </si>
   <si>
     <t>230/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Restoration work of damaged road flank of Dharmadha - Muragacha Road due to laying pipe line under ''NJJM'' Project in Nakashipara Block of Nadia District under Nadia Division, PHE Dept. of Dharmada - Muragacha Road from 0.80 kmp to 1.50 kmp (one side) &amp; from 1.50 kmp to 3.70 kmp (both side) of Krishnagar Highway Sub-Division-I under Nadia Highway Division-I in the district of Nadia during the year 2024-2025.</t>
   </si>
   <si>
     <t>BILL/00250/2024-2025</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO-I, P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
     <t>BILL/00344/2024-2025</t>
   </si>
   <si>
     <t>149/PFMS</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
-    <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- III/A, III/B, VIII/A, VIII/B, VIII/C, IX/A &amp; IX/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
-[...46 lines deleted...]
-  <si>
     <t>Construction of Bituminous Approch Road for GLR site at Surface water based water supply Scheme under Northern Sector Part II at Nakashipara Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>3260/ND</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Repair and renovation works of R.C.C. Elevated Reservoir 455 cum. of Surface Water Based Piped Water Supply Scheme for Zone- III/ A (NORTHERN SECTOR, PART-II) in Nakashipara Block of Nadia District to accommodate FHTC under Nadia Division, PHE Dte</t>
-[...32 lines deleted...]
-    <t>S.M.ENTERPRISE</t>
+    <t>Additional Work for Installation of SCADA System in connection with Augmentation of Surface Water Based Piped Water Supply Scheme for Northern Sector Part-II in Nakashipara Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2025-2026</t>
+  </si>
+  <si>
+    <t>3447/ND</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
   </si>
   <si>
     <t>RESTORATION OF ROAD UNDER AUGMENTATION OF SURFACE WATER BASED PWSS AT NORTHERN SECTOR PART II (ZONE III/A) AT NAKASHIPARA BLOCK UNDER DEBAGRAM SUB DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000785/2024-2025</t>
   </si>
   <si>
     <t>111/DSD</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>S. M. S &amp; CO</t>
   </si>
   <si>
     <t>Dharmada Muragacha road from 0.000km to 0.800km for restoration of damaged carriageway due to laying of water supply pipe line on right hand side of the road by the PHED under Nadia Highway Division No-I in the district of Nadia during the year 2024-25.</t>
   </si>
   <si>
     <t>BILL/00958/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-025-378</t>
   </si>
   <si>
     <t>18/03/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -971,112 +971,116 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>73.72</v>
+        <v>2304.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>288.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>12.53</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
         <v>2.8</v>
       </c>
       <c r="R5" s="4">
         <v>2.89</v>
       </c>
@@ -1111,774 +1115,770 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>9.82</v>
+        <v>17.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.75</v>
+        <v>17.09</v>
       </c>
       <c r="R6" s="4">
-        <v>99.34</v>
+        <v>99.75</v>
       </c>
       <c r="S6" s="4">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>10.27</v>
+        <v>73.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>14.83</v>
+        <v>1506.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>7.41</v>
+        <v>55.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>12.43</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>2304.9</v>
+        <v>9.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>288.84</v>
+        <v>9.75</v>
       </c>
       <c r="R10" s="4">
-        <v>12.53</v>
+        <v>99.34</v>
       </c>
       <c r="S10" s="4">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>1506.76</v>
+        <v>4.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S11" s="4">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P12" s="4">
-        <v>55.82</v>
+        <v>10.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.94</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>12.43</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>95.58</v>
+        <v>14.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>17.13</v>
+        <v>7.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>17.09</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.75</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>4.84</v>
+        <v>95.58</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.83</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.72</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="P16" s="4">
-        <v>4.85</v>
+        <v>732.35</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.55</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>52.58</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>20.09</v>
+        <v>4.85</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>52.58</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P18" s="4">
-        <v>732.35</v>
+        <v>20.09</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>4959.27</v>