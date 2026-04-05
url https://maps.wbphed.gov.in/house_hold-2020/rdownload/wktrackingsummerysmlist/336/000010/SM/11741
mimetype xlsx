--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -260,72 +260,90 @@
   <si>
     <t>3540/ND</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>AMAL DUTTA ROY</t>
   </si>
   <si>
     <t>Construction of 120.00 Cum/Hr capacity Arsenic-cum-Iron Removal plant at Bagula Zone-II Water Supply Scheme under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000078/2024-2025</t>
   </si>
   <si>
     <t>4124/ND</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>20/01/2026</t>
   </si>
   <si>
     <t>ODISSI INNOVATIONS ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Bagula Zone-II under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000378/2024-2025</t>
   </si>
   <si>
     <t>1413/RSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>J &amp; T ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Bagula Zone-II piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000204/2024-2025</t>
+  </si>
+  <si>
+    <t>1140/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1483,87 +1501,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>2.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>90</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1042.06</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>