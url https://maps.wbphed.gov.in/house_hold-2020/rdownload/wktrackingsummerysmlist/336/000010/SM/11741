--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -230,120 +230,123 @@
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>ANUPAMA ENGINEERING WORKS</t>
   </si>
   <si>
     <t>RTOR000138/2023-2024</t>
   </si>
   <si>
     <t>256/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>RTOR000010/2024-2025</t>
   </si>
   <si>
     <t>7558/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, construction of 550 cum capacity 20 mtr. Staging height RCC over head reservoir (including pile foundation), pipe connection and cost of pipes, specials and soil investigation for construction of one no. 550 cum OHR of staging height 20 mtr. for augmentation of Ground Water Based Water Supply Scheme for BAGULA Zone-II to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 120.00 Cum/Hr capacity Arsenic-cum-Iron Removal plant at Bagula Zone-II Water Supply Scheme under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000078/2024-2025</t>
   </si>
   <si>
     <t>4124/ND</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>19/07/2026</t>
   </si>
   <si>
     <t>ODISSI INNOVATIONS ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Bagula Zone-II under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000378/2024-2025</t>
   </si>
   <si>
     <t>1413/RSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>J &amp; T ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Bagula Zone-II piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000204/2024-2025</t>
   </si>
   <si>
     <t>1140/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>MUKHERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Surging of 05(Five) nos. big dia tube well at Bagula Zone-II (Tubewell No- 1 &amp; 2), Nutangram (Tubewell No-I), Hudachapra (Tubewell No-2) &amp; Fatepur (Tubewell No-1) water supply schemes under Ranaghat Sub-Division under Nadia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>876/RSD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -893,54 +896,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.54</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1129,54 +1132,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>96.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1362,60 +1365,60 @@
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>565.73</v>
+        <v>296.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1423,60 +1426,60 @@
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>296.58</v>
+        <v>2.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1484,152 +1487,152 @@
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>2.15</v>
+        <v>1.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>19.7</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>1.9</v>
+        <v>2.84</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>1042.06</v>
+        <v>479.18</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>6.08</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>1.27</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>