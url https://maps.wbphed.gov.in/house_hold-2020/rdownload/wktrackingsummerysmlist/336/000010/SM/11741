--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,68 @@
     <t>26/10/2024</t>
   </si>
   <si>
     <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Surging of 05(Five) nos. big dia tube well at Bagula Zone-II (Tubewell No- 1 &amp; 2), Nutangram (Tubewell No-I), Hudachapra (Tubewell No-2) &amp; Fatepur (Tubewell No-1) water supply schemes under Ranaghat Sub-Division under Nadia Division P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>876/RSD</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, construction of 550 cum capacity 20 mtr. Staging height RCC over head reservoir (including pile foundation), pipe connection and cost of pipes, specials and soil investigation for construction of one no. 550 cum OHR of staging height 20 mtr. for augmentation of Ground Water Based Water Supply Scheme for BAGULA Zone-II to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2023-2024</t>
+  </si>
+  <si>
+    <t>3540/ND</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>AMAL DUTTA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1565,87 +1583,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>2.84</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>565.73</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>92.68</v>
+      </c>
+      <c r="R15" s="4">
+        <v>16.38</v>
+      </c>
+      <c r="S15" s="4">
+        <v>70</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1044.91</v>
+      </c>
+      <c r="P16" s="8">
+        <v>98.76</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>9.45</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>