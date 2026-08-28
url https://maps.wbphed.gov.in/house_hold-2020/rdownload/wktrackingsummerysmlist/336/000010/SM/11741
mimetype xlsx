--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,261 +110,261 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Bagula Zone-II W/S Scheme in Hanskhali Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000446/2021-2022</t>
   </si>
   <si>
     <t>1066/RSD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, construction of 550 cum capacity 20 mtr. Staging height RCC over head reservoir (including pile foundation), pipe connection and cost of pipes, specials and soil investigation for construction of one no. 550 cum OHR of staging height 20 mtr. for augmentation of Ground Water Based Water Supply Scheme for BAGULA Zone-II to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000205/2023-2024</t>
+  </si>
+  <si>
+    <t>3540/ND</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>12/08/2027</t>
+  </si>
+  <si>
+    <t>AMAL DUTTA ROY</t>
+  </si>
+  <si>
     <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangemen At Hw Site At Bagula Zone-II Water Supply Scheme Under Ranaghat Sub-Division PHE Dte.)</t>
   </si>
   <si>
-    <t>Junior Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000398/2023-2024</t>
   </si>
   <si>
     <t>5188/ND</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>14/11/2025</t>
   </si>
   <si>
     <t>M/S S.K. ENTERPRISE</t>
   </si>
   <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Bagula (Z-II) PWSS W/S Scheme (TW-I) ,Hanskhali Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000141/2023-2024</t>
   </si>
   <si>
     <t>1661/CDD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>RAJ &amp; ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2023-2024</t>
   </si>
   <si>
     <t>1865/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augomentation in connection to Accommodate FHTC at Pump House No.-II under Bagula Zone-II ground water based water supply scheme under Block_ Krishnanagar-I Dist. - Nadia under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000013/2024-2025</t>
   </si>
   <si>
     <t>1305/EMD</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>ANUPAMA ENGINEERING WORKS</t>
   </si>
   <si>
+    <t>Construction of 120.00 Cum/Hr capacity Arsenic-cum-Iron Removal plant at Bagula Zone-II Water Supply Scheme under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000078/2024-2025</t>
+  </si>
+  <si>
+    <t>4124/ND</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>15/01/2027</t>
+  </si>
+  <si>
+    <t>ODISSI INNOVATIONS ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Bagula Zone-II under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000378/2024-2025</t>
+  </si>
+  <si>
+    <t>1413/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>J &amp; T ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Bagula Zone-II piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000204/2024-2025</t>
+  </si>
+  <si>
+    <t>1140/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Surging of 05(Five) nos. big dia tube well at Bagula Zone-II (Tubewell No- 1 &amp; 2), Nutangram (Tubewell No-I), Hudachapra (Tubewell No-2) &amp; Fatepur (Tubewell No-1) water supply schemes under Ranaghat Sub-Division under Nadia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>876/RSD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>RTOR000138/2023-2024</t>
   </si>
   <si>
     <t>256/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>RTOR000010/2024-2025</t>
   </si>
   <si>
     <t>7558/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
-  </si>
-[...91 lines deleted...]
-    <t>AMAL DUTTA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -972,715 +972,715 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.88</v>
+        <v>565.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>92.68</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.38</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>18.71</v>
+        <v>6.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>12.06</v>
+        <v>96.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>96.97</v>
+        <v>18.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.89</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>9.26</v>
+        <v>12.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>25.16</v>
+        <v>9.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>296.58</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
         <v>70</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>296.58</v>
+        <v>2.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>2.15</v>
+        <v>1.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>19.7</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="P13" s="4">
-        <v>1.9</v>
+        <v>2.84</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>19.7</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="P14" s="4">
-        <v>2.84</v>
+        <v>25.16</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="P15" s="4">
-        <v>565.73</v>
+        <v>3.66</v>
       </c>
       <c r="Q15" s="4">
-        <v>92.68</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>16.38</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1044.91</v>