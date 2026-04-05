--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -182,105 +182,69 @@
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>AMIT KUMAR BOSE</t>
   </si>
   <si>
     <t>RTOR000137/2023-2024</t>
   </si>
   <si>
     <t>255/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>RTOR000007/2024-2025</t>
   </si>
   <si>
     <t>7563/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Bagula Zone-I to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+    <t>Construction of 55.0 m Boundary Wall (2.5m panel) having 200X200mm R.C.C. Column footing (1.0X1.0m) with 125mm thick brick panel wall and 200x300 RCC beam at GL including M.S gate at Bagula Zone-I PWSS 2nd Tube Well site.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
-    <t>ORD/000148/2023-2024</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000794/2024-2025</t>
   </si>
   <si>
     <t>84/RSD</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>B P ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 111.60 m Boundary Wall(2.5m panel) having 200X200mm R.C.C. Column footing (1.0X1.0m) with 125mm thick brick panel wall and 200x300 RCC beam at GL including M.S gate at Bagula Zone-I PWSS 1st Tube Well site under Ranaghat Sub -Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000751/2024-2025</t>
   </si>
   <si>
     <t>459/ND</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -687,73 +651,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1197,285 +1161,163 @@
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>222.67</v>
+        <v>4.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>4.87</v>
+        <v>9.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>397.18</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...90 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>