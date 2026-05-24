--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,104 @@
     <t>14/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>B P ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 111.60 m Boundary Wall(2.5m panel) having 200X200mm R.C.C. Column footing (1.0X1.0m) with 125mm thick brick panel wall and 200x300 RCC beam at GL including M.S gate at Bagula Zone-I PWSS 1st Tube Well site under Ranaghat Sub -Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000751/2024-2025</t>
   </si>
   <si>
     <t>459/ND</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Bagula Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000377/2024-2025</t>
+  </si>
+  <si>
+    <t>1412/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>S.M.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Bagula Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2024-2025</t>
+  </si>
+  <si>
+    <t>1144/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>ANNESHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pile foundation, Pile Cap, Padestal, Tie Beam for Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir for BAGULA ZONE-I Piped Water Supply scheme under Nadia Division P.H.E. Dte. in the District of Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000038/2025-2026</t>
+  </si>
+  <si>
+    <t>2175/ND</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,73 +705,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -812,54 +866,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.85</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -930,54 +984,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1237,87 +1291,270 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>9.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.15</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>95</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.89</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>1.73</v>
+      </c>
+      <c r="R12" s="4">
+        <v>91.17</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>50.8</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>452.03</v>
+      </c>
+      <c r="P14" s="8">
+        <v>7.11</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>1.57</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>