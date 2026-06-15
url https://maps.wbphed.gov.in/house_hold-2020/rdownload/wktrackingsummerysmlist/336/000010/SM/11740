--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,89 @@
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>ANNESHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Pile foundation, Pile Cap, Padestal, Tie Beam for Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir for BAGULA ZONE-I Piped Water Supply scheme under Nadia Division P.H.E. Dte. in the District of Nadia</t>
   </si>
   <si>
     <t>ORD/000038/2025-2026</t>
   </si>
   <si>
     <t>2175/ND</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Jhama Bats Road at Bagula Zone -I water supply scheme under Ranaghat Sub Division under Nadia Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000806/2024-2025</t>
+  </si>
+  <si>
+    <t>203/RSD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Bagula Zone-I to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000148/2023-2024</t>
+  </si>
+  <si>
+    <t>3215/ND</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION, RAJA RAM MOHAN PALLY,BARASAT, KOLKATA-700124</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,73 +744,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1474,87 +1513,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>50.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.91</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>222.67</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>65</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>681.61</v>
+      </c>
+      <c r="P16" s="8">
+        <v>7.11</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>1.04</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>