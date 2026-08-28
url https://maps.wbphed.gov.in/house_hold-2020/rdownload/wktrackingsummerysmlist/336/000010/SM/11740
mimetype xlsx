--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,252 +110,252 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Bagula Zone-I W/S Scheme in Hanskhali Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000429/2021-2022</t>
   </si>
   <si>
     <t>1049/RSD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Bagula Zone-I to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000148/2023-2024</t>
+  </si>
+  <si>
+    <t>3215/ND</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION, RAJA RAM MOHAN PALLY,BARASAT, KOLKATA-700124</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2023-2024</t>
   </si>
   <si>
     <t>1864/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 50 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Bagula Zone-I to accommodate FHTC within Hanskhali block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000107/2024-2025</t>
   </si>
   <si>
     <t>4341/ND</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>02/08/2025</t>
   </si>
   <si>
     <t>AMIT KUMAR BOSE</t>
   </si>
   <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Bagula Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000377/2024-2025</t>
+  </si>
+  <si>
+    <t>1412/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>S.M.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Bagula Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2024-2025</t>
+  </si>
+  <si>
+    <t>1144/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>ANNESHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>RTOR000137/2023-2024</t>
   </si>
   <si>
     <t>255/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>RTOR000007/2024-2025</t>
   </si>
   <si>
     <t>7563/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>Construction of 55.0 m Boundary Wall (2.5m panel) having 200X200mm R.C.C. Column footing (1.0X1.0m) with 125mm thick brick panel wall and 200x300 RCC beam at GL including M.S gate at Bagula Zone-I PWSS 2nd Tube Well site.</t>
   </si>
   <si>
-    <t>Junior Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000794/2024-2025</t>
   </si>
   <si>
     <t>84/RSD</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>27/08/2025</t>
   </si>
   <si>
     <t>B P ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 111.60 m Boundary Wall(2.5m panel) having 200X200mm R.C.C. Column footing (1.0X1.0m) with 125mm thick brick panel wall and 200x300 RCC beam at GL including M.S gate at Bagula Zone-I PWSS 1st Tube Well site under Ranaghat Sub -Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000751/2024-2025</t>
   </si>
   <si>
     <t>459/ND</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>26/10/2025</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
-    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Bagula Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
-[...32 lines deleted...]
-    <t>ANNESHA CONSTRUCTION</t>
+    <t>Construction of Jhama Bats Road at Bagula Zone -I water supply scheme under Ranaghat Sub Division under Nadia Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000806/2024-2025</t>
+  </si>
+  <si>
+    <t>203/RSD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Construction of Pile foundation, Pile Cap, Padestal, Tie Beam for Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir for BAGULA ZONE-I Piped Water Supply scheme under Nadia Division P.H.E. Dte. in the District of Nadia</t>
   </si>
   <si>
     <t>ORD/000038/2025-2026</t>
   </si>
   <si>
     <t>2175/ND</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION</t>
-  </si>
-[...37 lines deleted...]
-    <t>BANERJEE CONSTRUCTION, RAJA RAM MOHAN PALLY,BARASAT, KOLKATA-700124</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -941,615 +941,619 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>58.87</v>
+        <v>222.67</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>96.97</v>
       </c>
       <c r="Q5" s="4">
         <v>2.8</v>
       </c>
       <c r="R5" s="4">
         <v>2.89</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>181.56</v>
+        <v>58.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>10.78</v>
+        <v>181.56</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>31.61</v>
+        <v>2.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>4.87</v>
+        <v>1.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.17</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>9.5</v>
+        <v>10.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>2.15</v>
+        <v>31.61</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>1.89</v>
+        <v>4.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.73</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>91.17</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>50.8</v>
+        <v>9.5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1600,78 +1604,78 @@
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>222.67</v>
+        <v>50.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>681.61</v>