--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,126 +170,87 @@
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>RESTORATION OF ROAD FROM JHITKIPOTA - BANAGRAM ARPAN MUKHERJEE ROAD under Package No. WB/14/157</t>
   </si>
   <si>
     <t>BILL/00507/2024-2025</t>
   </si>
   <si>
     <t>299/PFMS</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, WBSRDA NADIA DIVISION</t>
   </si>
   <si>
-    <t>Augmentation of Intake, Water Treatment Plant (augmented to 15.96 MLD) &amp; Rising Main for Surface Water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 8 Nos. distribution zone for Northern Sector, Part-III in Krishnagar-II &amp; Nabadwip Block of Nadia District under Nadia Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Continuation of Scheme Information Board at various water supply schemes under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000685/2024-2025</t>
   </si>
   <si>
     <t>3957/ND</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>16/03/2025</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub Division, PHE Dte for supervision of JJM works for the period of 01/01/2025 to 31/12/2025</t>
   </si>
   <si>
     <t>ORD/000706/2024-2025</t>
   </si>
   <si>
     <t>2666/KSD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>AVINABA ENGINEERING CONCERN</t>
-  </si>
-[...16 lines deleted...]
-    <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -839,54 +800,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -898,54 +859,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.93</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1131,285 +1092,165 @@
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>9470.81</v>
+        <v>96.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>96.01</v>
+        <v>4.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>224.26</v>
+      </c>
+      <c r="P10" s="8">
+        <v>5.99</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>2.67</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...90 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>