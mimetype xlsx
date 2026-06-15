--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,92 @@
     <t>19/07/2024</t>
   </si>
   <si>
     <t>16/03/2025</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub Division, PHE Dte for supervision of JJM works for the period of 01/01/2025 to 31/12/2025</t>
   </si>
   <si>
     <t>ORD/000706/2024-2025</t>
   </si>
   <si>
     <t>2666/KSD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>AVINABA ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Augmentation of Intake, Water Treatment Plant (augmented to 15.96 MLD) &amp; Rising Main for Surface Water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 8 Nos. distribution zone for Northern Sector, Part-III in Krishnagar-II &amp; Nabadwip Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,Junior Engineer 4,Junior Engineer 5</t>
+  </si>
+  <si>
+    <t>ORD/000196/2023-2024</t>
+  </si>
+  <si>
+    <t>3537/ND</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
+    <t>Additional Work for lnstallation of SCADA system in connection with Augmentation of surface water Based Piped water supply Scheme for Northern Sestor Part-l in Kaliganj Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000236/2025-2026</t>
+  </si>
+  <si>
+    <t>3829/ND</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1170,87 +1212,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>4.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>9470.81</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>711.74</v>
+      </c>
+      <c r="R10" s="4">
+        <v>7.52</v>
+      </c>
+      <c r="S10" s="4">
+        <v>20</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>736.14</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>10431.21</v>
+      </c>
+      <c r="P12" s="8">
+        <v>717.73</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>6.88</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>