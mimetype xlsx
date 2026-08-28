--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,207 +89,207 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IV/A (NORTHERN SECTOR PART-III) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
   </si>
   <si>
     <t>SM/11611</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route Survey, Design Drawing &amp; DPR Preparation for ZONE 4/A of Surface Water based Piped water Supply Scheme for Northern Sector Part-III in Krishnanagar II Block under Krishnanagar Sub Division, PHE Dte. ( Sl.No .07)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000716/2021-2022</t>
+  </si>
+  <si>
+    <t>209/KSD</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>19/03/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+  </si>
+  <si>
     <t>Additional Survey, Design Drawing &amp; DPR Preparation for ZONE 4/A of Surface Water based Piped water Supply Scheme for Northern Sector Part-III in Krishnanagar II Block under Krishnanagar Sub Division, PHE Dte. (Sl.No .08 )</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000717/2021-2022</t>
   </si>
   <si>
     <t>210/KSD</t>
   </si>
   <si>
-    <t>04/03/2022</t>
-[...14 lines deleted...]
-    <t>209/KSD</t>
+    <t>Augmentation of Intake, Water Treatment Plant (augmented to 15.96 MLD) &amp; Rising Main for Surface Water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 8 Nos. distribution zone for Northern Sector, Part-III in Krishnagar-II &amp; Nabadwip Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,Junior Engineer 4,Junior Engineer 5</t>
+  </si>
+  <si>
+    <t>ORD/000196/2023-2024</t>
+  </si>
+  <si>
+    <t>3537/ND</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period 366 days w.e.f. 01/01/2024 to 31/12/2024</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000758/2023-2024</t>
+  </si>
+  <si>
+    <t>1838/KSD</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000163/2022-2023</t>
   </si>
   <si>
     <t>110/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period 366 days w.e.f. 01/01/2024 to 31/12/2024</t>
-[...17 lines deleted...]
-    <t>TARUN KUMAR BHATTACHARYA</t>
+    <t>Continuation of Scheme Information Board at various water supply schemes under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000685/2024-2025</t>
+  </si>
+  <si>
+    <t>3957/ND</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>BIBHAS PAL</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub Division, PHE Dte for supervision of JJM works for the period of 01/01/2025 to 31/12/2025</t>
+  </si>
+  <si>
+    <t>ORD/000706/2024-2025</t>
+  </si>
+  <si>
+    <t>2666/KSD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>AVINABA ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>RESTORATION OF ROAD FROM JHITKIPOTA - BANAGRAM ARPAN MUKHERJEE ROAD under Package No. WB/14/157</t>
   </si>
   <si>
     <t>BILL/00507/2024-2025</t>
   </si>
   <si>
     <t>299/PFMS</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, WBSRDA NADIA DIVISION</t>
   </si>
   <si>
-    <t>Continuation of Scheme Information Board at various water supply schemes under Nadia Division, P.H.E. Dte.</t>
-[...58 lines deleted...]
-  <si>
     <t>Additional Work for lnstallation of SCADA system in connection with Augmentation of surface water Based Piped water supply Scheme for Northern Sestor Part-l in Kaliganj Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000236/2025-2026</t>
   </si>
   <si>
     <t>3829/ND</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>08/08/2026</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -839,57 +839,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.23</v>
+        <v>4.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.23</v>
+        <v>4.75</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>98.93</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -898,418 +898,418 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>4.81</v>
+        <v>1.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.75</v>
+        <v>1.23</v>
       </c>
       <c r="R4" s="4">
-        <v>98.93</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>104.9</v>
+        <v>9470.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>550.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>5.81</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>4.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>7.71</v>
+        <v>104.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>96.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>4.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>9470.81</v>
+        <v>7.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>711.74</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>7.52</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1354,54 +1354,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>10431.21</v>
       </c>
       <c r="P12" s="8">
-        <v>717.73</v>
+        <v>556.48</v>
       </c>
       <c r="Q12" s="8">
-        <v>6.88</v>
+        <v>5.33</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>