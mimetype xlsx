--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,105 +233,123 @@
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>RTOR000012/2024-2025</t>
   </si>
   <si>
     <t>7560/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Magurkhali to accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000299/2022-2023</t>
   </si>
   <si>
     <t>5355/ND</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
-    <t>27/11/2025</t>
+    <t>25/02/2026</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Additional work of Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Magurkhali to accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>4344/ND</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>29/11/2025</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Magurkhali under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000889/2024-2025</t>
   </si>
   <si>
     <t>201/RSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>SAYANTAN PANDEY</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Pump house No-2 site at Magurkhali Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000304/2024-2025</t>
+  </si>
+  <si>
+    <t>1280/RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>R.R.ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1546,87 +1564,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>96.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.45</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>900.55</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>