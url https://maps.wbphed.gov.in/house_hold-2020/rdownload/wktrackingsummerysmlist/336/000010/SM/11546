--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,68 @@
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Pump house No-2 site at Magurkhali Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000304/2024-2025</t>
   </si>
   <si>
     <t>1280/RSD</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>R.R.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Magurkhali piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000179/2024-2025</t>
+  </si>
+  <si>
+    <t>1147/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>M/S RANA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -899,54 +917,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1017,54 +1035,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>75.17</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1076,54 +1094,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>48.32</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1369,54 +1387,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>586.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>480.1</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>81.8</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1611,101 +1629,162 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>4.45</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>26.05</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>902.44</v>
+      </c>
+      <c r="P17" s="8">
+        <v>491.7</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>54.49</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>