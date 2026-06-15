--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,65 @@
     <t>04/10/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>R.R.ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Magurkhali piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000179/2024-2025</t>
   </si>
   <si>
     <t>1147/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>M/S RANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>New Service connection charges for MAGURKHALI W/S SCHEME Pump House No- IV</t>
+  </si>
+  <si>
+    <t>BILL/00817/2024-2025</t>
+  </si>
+  <si>
+    <t>137/JJM QTN</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL RANAGHAT (EAST) CCC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,70 +771,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1704,87 +1719,144 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>1.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>3.56</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>906</v>
+      </c>
+      <c r="P18" s="8">
+        <v>491.7</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>54.27</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>