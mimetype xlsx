--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,264 +110,264 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Magurkhali W/S Scheme in Ranaghat-II Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000443/2021-2022</t>
   </si>
   <si>
     <t>1063/RSD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Magurkhali to accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000299/2022-2023</t>
+  </si>
+  <si>
+    <t>5355/ND</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation of boundary wall &amp; allied works in the premises at pump house no 1of Magurkhali W/S scheme of Ranaghat-II block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000233/2022-2023</t>
+  </si>
+  <si>
+    <t>560/RSD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>M/S ARNAB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation of boundary wall &amp; allied works in the premises at pump house no 3 of Magurkhali W/S scheme of Ranaghat-II block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000234/2022-2023</t>
+  </si>
+  <si>
+    <t>560/A/RSD</t>
+  </si>
+  <si>
+    <t>ASOKE KUMAR DUTTA</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well (300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Magurkhali W/S Scheme (T/W-I), Ranaghat-II Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000099/2023-2024</t>
   </si>
   <si>
     <t>901/CDD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>UTTAM KUMAR CHATTERJEE</t>
   </si>
   <si>
-    <t>Special repair &amp; renovation of boundary wall &amp; allied works in the premises at pump house no 1of Magurkhali W/S scheme of Ranaghat-II block under Ranaghat Sub-Division, P.H.E. Dte.</t>
-[...29 lines deleted...]
-    <t>ASOKE KUMAR DUTTA</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MAGURKHALI W/S Scheme, Block- RANAGHAT II , Dist. - Nadia. NIET No.- 36 of EE/EMD of 2022-23 (Sl. No.- 08)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>1580/EMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000111/2022-2023</t>
   </si>
   <si>
     <t>24/ND</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000068/2023-2024</t>
   </si>
   <si>
     <t>2311/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...20 lines deleted...]
-    <t>ESENCE ENGINEERING CONCERN</t>
+    <t>Additional work of Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Magurkhali to accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>4344/ND</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Pump house No-2 site at Magurkhali Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000304/2024-2025</t>
+  </si>
+  <si>
+    <t>1280/RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>R.R.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Magurkhali piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000179/2024-2025</t>
+  </si>
+  <si>
+    <t>1147/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>M/S RANA ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000012/2024-2025</t>
   </si>
   <si>
     <t>7560/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Magurkhali to accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Magurkhali under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000889/2024-2025</t>
   </si>
   <si>
     <t>201/RSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>SAYANTAN PANDEY</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S RANA ENTERPRISE</t>
   </si>
   <si>
     <t>New Service connection charges for MAGURKHALI W/S SCHEME Pump House No- IV</t>
   </si>
   <si>
     <t>BILL/00817/2024-2025</t>
   </si>
   <si>
     <t>137/JJM QTN</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL RANAGHAT (EAST) CCC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -954,808 +954,808 @@
         <v>4.76</v>
       </c>
       <c r="Q3" s="4">
         <v>4.76</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>18.6</v>
+        <v>586.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>480.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.8</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.68</v>
       </c>
       <c r="Q5" s="4">
         <v>3.52</v>
       </c>
       <c r="R5" s="4">
         <v>75.17</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.49</v>
       </c>
       <c r="Q6" s="4">
         <v>2.17</v>
       </c>
       <c r="R6" s="4">
         <v>48.32</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>24.14</v>
+        <v>18.6</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>44.59</v>
+        <v>21.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>21.64</v>
+        <v>24.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>8.2</v>
+        <v>44.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>586.94</v>
+        <v>78.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>480.1</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>81.8</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>78.93</v>
+        <v>4.45</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>26.05</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>2.15</v>
+        <v>1.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="P14" s="4">
-        <v>96.97</v>
+        <v>8.2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>4.45</v>
+        <v>2.15</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.16</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>26.05</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>1.9</v>
+        <v>96.97</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>