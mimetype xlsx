--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,78 +233,81 @@
   <si>
     <t>3028/ND</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>14/07/2024</t>
   </si>
   <si>
     <t>BALAJI UDDYOG, 153/2B, A.P.C. ROAD, 1ST FLOOR, KOLKATA- 700006.</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Karimpur Jalangi Zone-VI water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000312/2024-2025</t>
   </si>
   <si>
     <t>6839/ND</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>05/02/2026</t>
   </si>
   <si>
     <t>MS MAA BHABANI ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipeline for providing balance FHTC and inerease functionality in Baro Jangal, Majlishpur, Basotipara Villages under Karimpur-I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>.4686/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000328/2025-2026</t>
   </si>
   <si>
     <t>4685/4533/P-3/ND</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1372,87 +1375,87 @@
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>46.3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>854.84</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
       <c r="Q13" s="8">
         <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>