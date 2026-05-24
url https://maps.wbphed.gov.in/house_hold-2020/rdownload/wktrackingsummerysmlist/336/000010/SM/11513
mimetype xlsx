--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -260,60 +260,66 @@
   <si>
     <t>MS MAA BHABANI ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipeline for providing balance FHTC and inerease functionality in Baro Jangal, Majlishpur, Basotipara Villages under Karimpur-I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>.4686/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
-    <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
-[...8 lines deleted...]
-    <t>4685/4533/P-3/ND</t>
+    <t>Construction Of Pump House (5.4m X 3.6m) &amp; (3.6m X 3.0m) Including Sanitary Arrangement At Head Work Site &amp; 2nd tube well Site and construction of Boundary wall at Head works site &amp; 2nd tube well site of Karimpur Jalangi Zone- VI(B) Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000757/2023-2024</t>
+  </si>
+  <si>
+    <t>1631/ND</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>N.H. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,54 +869,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -924,54 +930,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>37.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>27.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.5</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1213,54 +1219,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>520.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>311.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>59.86</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1375,109 +1381,109 @@
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>46.3</v>
+        <v>47.26</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>16.99</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>35.95</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>854.84</v>
+        <v>855.8</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>360.73</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>42.15</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>