--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,65 @@
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Construction Of Pump House (5.4m X 3.6m) &amp; (3.6m X 3.0m) Including Sanitary Arrangement At Head Work Site &amp; 2nd tube well Site and construction of Boundary wall at Head works site &amp; 2nd tube well site of Karimpur Jalangi Zone- VI(B) Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000757/2023-2024</t>
   </si>
   <si>
     <t>1631/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>N.H. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000328/2025-2026</t>
+  </si>
+  <si>
+    <t>4685/4533/P-3/ND</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1416,87 +1431,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>47.26</v>
       </c>
       <c r="Q12" s="4">
         <v>16.99</v>
       </c>
       <c r="R12" s="4">
         <v>35.95</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" s="4">
+        <v>46.3</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>40</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>902.1</v>
+      </c>
+      <c r="P14" s="8">
+        <v>360.73</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>39.99</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>