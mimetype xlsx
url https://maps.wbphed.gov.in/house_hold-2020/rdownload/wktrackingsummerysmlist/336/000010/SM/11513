--- v5 (2026-06-15)
+++ v6 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,252 +89,72 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED KARIMPUR JALANGI ZONE-VI PWSS TO ACCOMMODATE FHTC IN KARIMPUR-I BLOCK IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/11513</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Karimpur-Jalangi Z-6 (I&amp;II) W/S Scheme in Karimpur-I Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
+    <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>ORD/000400/2021-2022</t>
-[...152 lines deleted...]
-    <t>.4686/4533/P-3/ND</t>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000328/2025-2026</t>
+  </si>
+  <si>
+    <t>4685/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>07/04/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
-  </si>
-[...31 lines deleted...]
-    <t>07/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,73 +543,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -864,715 +684,123 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.54</v>
+        <v>46.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.54</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...18 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>46.3</v>
+      </c>
+      <c r="P4" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="8">
+        <v>0</v>
+      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...564 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>