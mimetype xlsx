--- v6 (2026-07-26)
+++ v7 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,72 +89,252 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED KARIMPUR JALANGI ZONE-VI PWSS TO ACCOMMODATE FHTC IN KARIMPUR-I BLOCK IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/11513</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Karimpur-Jalangi Z-6 (I&amp;II) W/S Scheme in Karimpur-I Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000400/2021-2022</t>
+  </si>
+  <si>
+    <t>315/TSD</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>24/12/2021</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KARIMPUR JALANGI(Z-6) W/S Scheme, Block- Karimpur I, &amp; KAMALPUR (Z-II) W/S Scheme, Block-Ranaghat II, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
+  </si>
+  <si>
+    <t>ORD/001925/2022-2023</t>
+  </si>
+  <si>
+    <t>1197/EMD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>21/04/2023</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-VI Part A &amp; Karimpur Jalangi Zone-VI Part B to accommodate FHTC and Construction of 200 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 200 CUM OHR for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-VI Part B for Ground Based Water Supply Scheme at Karimpur Jalangi Zone-VI (A&amp;B) under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>3028/ND</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>BALAJI UDDYOG, 153/2B, A.P.C. ROAD, 1ST FLOOR, KOLKATA- 700006.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (300 mm x 200 mm x 250Mtrs. Depth) by utilising Departmental machineries for Karimpur jalangi W/S Scheme (Z-VI TW-I &amp; II) Karimpur-I Block under Nadia District CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000040/2023-2024</t>
+  </si>
+  <si>
+    <t>98/CDD</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000042/2023-2024</t>
+  </si>
+  <si>
+    <t>1901/ND</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Karimpur Jalangi Zone-VI water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000312/2024-2025</t>
+  </si>
+  <si>
+    <t>6839/ND</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>MS MAA BHABANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (5.4m X 3.6m) &amp; (3.6m X 3.0m) Including Sanitary Arrangement At Head Work Site &amp; 2nd tube well Site and construction of Boundary wall at Head works site &amp; 2nd tube well site of Karimpur Jalangi Zone- VI(B) Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000757/2023-2024</t>
+  </si>
+  <si>
+    <t>1631/ND</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>N.H. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation charges for new service connection and security deposit at Karimpur Jalangi (Zone-VI,B) PH-I under EMSD-III,Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02244/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-180</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL KARIMPUR CCC</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection and security deposit for Karimpur Jalangi Zone- 6, Part- B (H/W site)</t>
+  </si>
+  <si>
+    <t>BILL/02314/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-196-24-25</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline for providing balance FHTC and inerease functionality in Baro Jangal, Majlishpur, Basotipara Villages under Karimpur-I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000329/2025-2026</t>
+  </si>
+  <si>
+    <t>.4686/4533/P-3/ND</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
     <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000328/2025-2026</t>
   </si>
   <si>
     <t>4685/4533/P-3/ND</t>
   </si>
   <si>
-    <t>09/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>07/04/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,73 +723,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -684,123 +864,715 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>46.3</v>
+        <v>4.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>48.95</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>520.9</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>311.8</v>
+      </c>
+      <c r="R5" s="4">
+        <v>59.86</v>
+      </c>
+      <c r="S5" s="4">
+        <v>55</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>37.28</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>27.4</v>
+      </c>
+      <c r="R6" s="4">
+        <v>73.5</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" s="4">
+        <v>60.25</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="4">
+        <v>31.29</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>50</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="4">
+        <v>47.26</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>16.99</v>
+      </c>
+      <c r="R9" s="4">
+        <v>35.95</v>
+      </c>
+      <c r="S9" s="4">
+        <v>65</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>10.19</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>15.95</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>79.19</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>40</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>46.3</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>40</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>902.1</v>
+      </c>
+      <c r="P14" s="8">
+        <v>360.73</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>39.99</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>