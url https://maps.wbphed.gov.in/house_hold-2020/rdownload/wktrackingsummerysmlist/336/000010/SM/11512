--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -218,51 +218,51 @@
   <si>
     <t>1121/TSD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>NIVEDITA CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction Of 200 Cum Capacity 20 Mtr. Height RCC Over Head Reservoir (without pile foundation), Pipe Connection and cost of Pipes, Specials and Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of cum. O.H.R. all complete for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IXB to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000446/2022-2023</t>
   </si>
   <si>
     <t>965/ND</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>03/01/2027</t>
   </si>
   <si>
     <t>SHYAMAL SHIL, PALLISREE, P.O.KRISHNAGAR, DIST- NADIA,PIN-741101</t>
   </si>
   <si>
     <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement and Construction of Boundary wall at Head Work Site at Karimpur - Jalangi (IX-B )Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000759/2023-2024</t>
   </si>
   <si>
     <t>1632/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 26.25 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IX B to accommodate FHTC within Karimpur-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>