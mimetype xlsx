--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,68 @@
     <t>07/03/2024</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 26.25 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IX B to accommodate FHTC within Karimpur-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000340/2024-2025</t>
   </si>
   <si>
     <t>7105/ND</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
+    <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Karimpur Jalangi Zone-IX(B) and Karimpur Jalangi Zone-X(B)water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000394/2024-2025</t>
+  </si>
+  <si>
+    <t>7121/ND</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>PURNIMA ELECTRICS &amp; DECORATORS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -851,54 +869,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -908,54 +926,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>12.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.41</v>
       </c>
       <c r="S4" s="4">
         <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -965,54 +983,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>14.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1142,54 +1160,54 @@
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>1.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.35</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>89.73</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1203,54 +1221,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>175.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>42.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.19</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1264,54 +1282,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>23.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>41.59</v>
       </c>
       <c r="S10" s="4">
         <v>15</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1339,87 +1357,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>151.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>9.07</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>428.33</v>
+      </c>
+      <c r="P13" s="8">
+        <v>68.52</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>16</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>