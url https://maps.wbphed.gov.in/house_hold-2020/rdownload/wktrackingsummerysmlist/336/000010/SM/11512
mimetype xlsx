--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -224,84 +224,84 @@
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>NIVEDITA CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction Of 200 Cum Capacity 20 Mtr. Height RCC Over Head Reservoir (without pile foundation), Pipe Connection and cost of Pipes, Specials and Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of cum. O.H.R. all complete for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IXB to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000446/2022-2023</t>
   </si>
   <si>
     <t>965/ND</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>03/01/2027</t>
   </si>
   <si>
     <t>SHYAMAL SHIL, PALLISREE, P.O.KRISHNAGAR, DIST- NADIA,PIN-741101</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 26.25 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IX B to accommodate FHTC within Karimpur-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2024-2025</t>
+  </si>
+  <si>
+    <t>7105/ND</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
     <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement and Construction of Boundary wall at Head Work Site at Karimpur - Jalangi (IX-B )Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000759/2023-2024</t>
   </si>
   <si>
     <t>1632/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Karimpur Jalangi Zone-IX(B) and Karimpur Jalangi Zone-X(B)water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000394/2024-2025</t>
   </si>
   <si>
     <t>7121/ND</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>PURNIMA ELECTRICS &amp; DECORATORS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1279,60 +1279,60 @@
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>23.85</v>
+        <v>151.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>9.92</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>41.59</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1340,60 +1340,60 @@
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>151.86</v>
+        <v>23.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.92</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>41.59</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>