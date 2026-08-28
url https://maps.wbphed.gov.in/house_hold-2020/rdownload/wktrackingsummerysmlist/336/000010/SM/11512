--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,50 +110,71 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Karimpur-Jalangi Z-9B W/S Scheme in Karimpur-II Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000404/2021-2022</t>
   </si>
   <si>
     <t>319/TSD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction Of 200 Cum Capacity 20 Mtr. Height RCC Over Head Reservoir (without pile foundation), Pipe Connection and cost of Pipes, Specials and Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of cum. O.H.R. all complete for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IXB to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000446/2022-2023</t>
+  </si>
+  <si>
+    <t>965/ND</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>03/01/2027</t>
+  </si>
+  <si>
+    <t>SHYAMAL SHIL, PALLISREE, P.O.KRISHNAGAR, DIST- NADIA,PIN-741101</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KARIMPUR JALANGI (Z-IX B) W/S Scheme, Block-Karimpur II , Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No. 05)</t>
   </si>
   <si>
     <t>ORD/001924/2022-2023</t>
   </si>
   <si>
     <t>1180/EMD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>MA ANNAPURNA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under Karimpur jalangi (Zone-IX,A &amp; B) W/S Scheme, Block-Tehatta-II, Dist. - Nadia. NIET No. 25 of EE/EMD of 2022-23 (Sl. No.- 19)</t>
   </si>
   <si>
     <t>ORD/002779/2022-2023</t>
@@ -164,126 +185,105 @@
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2023-2024</t>
   </si>
   <si>
     <t>1902/ND</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 26.25 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IX B to accommodate FHTC within Karimpur-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2024-2025</t>
+  </si>
+  <si>
+    <t>7105/ND</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
     <t>Sinking of 01 no Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at Karimpur Jalangi PWSS Zone-IX(B) Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000663/2023-2024</t>
   </si>
   <si>
     <t>1098/ND</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Construction of barbed wire fencing with concrete pillars at Karimpur-Jalangi Zone-IX(B). water supply scheme (New Land) under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000731/2023-2024</t>
   </si>
   <si>
     <t>1121/TSD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>NIVEDITA CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement and Construction of Boundary wall at Head Work Site at Karimpur - Jalangi (IX-B )Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000759/2023-2024</t>
   </si>
   <si>
     <t>1632/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Karimpur Jalangi Zone-IX(B) and Karimpur Jalangi Zone-X(B)water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000394/2024-2025</t>
   </si>
@@ -891,482 +891,482 @@
         <v>2.42</v>
       </c>
       <c r="Q3" s="4">
         <v>2.42</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.87</v>
+        <v>175.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>11</v>
+        <v>42.49</v>
       </c>
       <c r="R4" s="4">
-        <v>85.41</v>
+        <v>24.19</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>14.88</v>
+        <v>12.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.34</v>
+        <v>11</v>
       </c>
       <c r="R5" s="4">
-        <v>9.01</v>
+        <v>85.41</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>18.83</v>
+        <v>14.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.34</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>17.38</v>
+        <v>18.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.51</v>
+        <v>151.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.35</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>89.73</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>175.66</v>
+        <v>17.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>42.49</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>24.19</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>151.86</v>
+        <v>1.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.73</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>23.85</v>
       </c>
       <c r="Q11" s="4">
         <v>9.92</v>
       </c>
       <c r="R11" s="4">
         <v>41.59</v>
       </c>
@@ -1383,51 +1383,51 @@
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>9.07</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>