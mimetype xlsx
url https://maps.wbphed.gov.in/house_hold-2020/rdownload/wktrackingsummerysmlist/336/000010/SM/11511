--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,65 @@
     <t>09/12/2024</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Topla Ground Based Water Supply Scheme under Karimpur-II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Topla at Karimpur-II Block by Augmentation of Ground Water based PWSS for Topla Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000098/2025-2026</t>
   </si>
   <si>
     <t>2263/ND</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>SOURAV &amp; CO</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection and security deposit for Topla W/S scheme.</t>
+  </si>
+  <si>
+    <t>BILL/02436/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-208</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,73 +765,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -911,54 +926,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.05</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1088,54 +1103,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>10.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>73.1</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1278,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>90.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>29.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="S9" s="4">
         <v>15</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1324,54 +1339,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>4.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1385,54 +1400,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>314.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>229.19</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>72.8</v>
       </c>
       <c r="S11" s="4">
         <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1639,87 +1654,144 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>23.57</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.54</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>666.08</v>
+      </c>
+      <c r="P17" s="8">
+        <v>274.32</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>41.18</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>