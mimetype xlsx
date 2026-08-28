--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,188 +110,188 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Topla W/S Scheme in Karimpur-II Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000389/2021-2022</t>
   </si>
   <si>
     <t>305/TSD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Rising main from First Tube Well, 2nd Tube well with 3rd tube well and Inter-Connection in between Tube wells and OHR including specials and valves and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Topla to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte. (SM/11511)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000179/2022-2023</t>
+  </si>
+  <si>
+    <t>4387/ND</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 150 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR TOPLA W/S SCH, KARIMPUR-II BLOCK UNDER NADIA DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000382/2022-2023</t>
+  </si>
+  <si>
+    <t>1197/CDD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>11/12/2022</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS &amp; CO</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000103/2022-2023</t>
   </si>
   <si>
     <t>5102/ND</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>RTOR000080/2022-2023</t>
+  </si>
+  <si>
+    <t>4317/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MAHISUNRA W/S Scheme, Block-NABADWIP, PALASIPARA W/S Scheme, Block-Tehatta-II AND TOPLA W/S Scheme, Block-Karimpur-II Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No. - 05)</t>
+  </si>
+  <si>
+    <t>ORD/001011/2022-2023</t>
+  </si>
+  <si>
+    <t>499/EMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Renovation of AIRP (Pressure Type) of capacity 93 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Topla PWSS under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000213/2023-2024</t>
   </si>
   <si>
     <t>3584/ND</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...32 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Collection of Household data through mobile app for FHTC Connection at following schemes under Nadia Division PHE Dte.Schemes: i) Habibpur(PART-II) ii) Madhugari (Phase-II) iii) Krishnaganj (Phase-I) iv) Naserkuli (Zone-I) v) Topla</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000439/2022-2023</t>
+  </si>
+  <si>
+    <t>245/ Kly SD-I</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
   </si>
   <si>
     <t>RTOR000056/2023-2024</t>
   </si>
   <si>
     <t>2288/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...58 lines deleted...]
-  <si>
     <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangement At Tube well No-3 Site and construction of Boundary wall at 3rd Tube Well Site At Topla Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000761/2023-2024</t>
   </si>
   <si>
     <t>1634/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BISWAS ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 01 nos Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at 3rd Tube well Site Topla PWSS Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000683/2024-2025</t>
   </si>
   <si>
     <t>7481/ND</t>
@@ -333,50 +333,59 @@
     <t>2263/ND</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>SOURAV &amp; CO</t>
   </si>
   <si>
     <t>Quotation for new service connection and security deposit for Topla W/S scheme.</t>
   </si>
   <si>
     <t>BILL/02436/2024-2025</t>
   </si>
   <si>
     <t>BP-208</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
+  </si>
+  <si>
+    <t>Supplementary quotation for service connection and security deposit for Topla PH-III</t>
+  </si>
+  <si>
+    <t>BILL/00800/2026-2027</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -962,529 +971,529 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>45.9</v>
+        <v>314.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>229.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.8</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>68.26</v>
+        <v>10.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>73.1</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>10.19</v>
+        <v>45.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.45</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>73.1</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="P7" s="4">
         <v>18.41</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>18.41</v>
+        <v>90.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>29.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>90.14</v>
+        <v>68.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>29.92</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>33.2</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>4.96</v>
       </c>
       <c r="Q10" s="4">
         <v>4.96</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>314.83</v>
+        <v>18.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>229.19</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>72.8</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>11.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
@@ -1560,51 +1569,51 @@
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>34.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
@@ -1662,136 +1671,191 @@
         <v>23.57</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
         <v>4.54</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.85</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>671.93</v>
+      </c>
+      <c r="P18" s="8">
+        <v>274.32</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>40.83</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>