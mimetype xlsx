--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -236,99 +236,102 @@
   <si>
     <t>ORD/000222/2024-2025</t>
   </si>
   <si>
     <t>1186/RSD</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>AVIRUP CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000009/2024-2025</t>
   </si>
   <si>
     <t>7557/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Badkulla Zone-II to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering</t>
-[...11 lines deleted...]
-    <t>26/07/2024</t>
+    <t>Providing leave out functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Fulia Township Zone-I to accommodate FHTC in Santipur block and allied works of Badkulla Zone II of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2025-2026</t>
+  </si>
+  <si>
+    <t>1804/ND</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>19/10/2025</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
+  </si>
+  <si>
+    <t>Construction of R.C.C Elevated Reservoir of 700 Cum. Capacity of staging height 20M at Head works site with Annular combined pile raft foundation for Badkulla Zone-II Water Supply Scheme under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2025-2026</t>
+  </si>
+  <si>
+    <t>2523/ND</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
   </si>
   <si>
     <t>SATYABRATA CHAKRABORTY</t>
   </si>
   <si>
-    <t>Providing leave out functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Fulia Township Zone-I to accommodate FHTC in Santipur block and allied works of Badkulla Zone II of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...29 lines deleted...]
-    <t>29/05/2026</t>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Badkulla Zone-II piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2024-2025</t>
+  </si>
+  <si>
+    <t>1138/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>SUPRIYA DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -878,54 +881,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.26</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1110,54 +1113,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>96.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1327,229 +1330,229 @@
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>371.16</v>
+        <v>64.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>64.83</v>
+        <v>164.42</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>164.42</v>
+        <v>1.89</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.64</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>87.12</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
-        <v>1145.91</v>
+        <v>776.63</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>7.41</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>