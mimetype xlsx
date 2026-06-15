--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,74 @@
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>SATYABRATA CHAKRABORTY</t>
   </si>
   <si>
     <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Badkulla Zone-II piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2024-2025</t>
   </si>
   <si>
     <t>1138/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>SUPRIYA DEY</t>
+  </si>
+  <si>
+    <t>RTOR000002/2025-2026</t>
+  </si>
+  <si>
+    <t>2241/ND</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Badkulla Zone-II to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering</t>
+  </si>
+  <si>
+    <t>ORD/000149/2023-2024</t>
+  </si>
+  <si>
+    <t>3216/ND</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1485,87 +1509,205 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>1.89</v>
       </c>
       <c r="Q13" s="4">
         <v>1.64</v>
       </c>
       <c r="R13" s="4">
         <v>87.12</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.43</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P15" s="4">
+        <v>371.16</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>161.3</v>
+      </c>
+      <c r="R15" s="4">
+        <v>43.46</v>
+      </c>
+      <c r="S15" s="4">
+        <v>60</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1152.23</v>
+      </c>
+      <c r="P16" s="8">
+        <v>168.71</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>14.64</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>