--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -110,252 +110,252 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Badkulla Zone-II W/S Scheme in Hanskhali Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000436/2021-2022</t>
   </si>
   <si>
     <t>1056/RSD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under BADKULLA Z-II WS Scheme, Block- Hanskhali , Dist. - Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/001124/2023-2024</t>
+  </si>
+  <si>
+    <t>4712/EMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>03/09/2023</t>
+  </si>
+  <si>
+    <t>KASHINATH PAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Badkulla Zone-II to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000149/2023-2024</t>
+  </si>
+  <si>
+    <t>3216/ND</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>SATYABRATA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providlng drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utillsing Departmental Machineries for Badkulla W/S Scheme (Z-11,1/W-l), Hanskhali Block under Nadia District, CentralDrilling Division, P.H.E. Dte (znd Call).</t>
   </si>
   <si>
     <t>ORD/000097/2023-2024</t>
   </si>
   <si>
     <t>1052/CDD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>1881/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...40 lines deleted...]
-  <si>
     <t>Construction of 125.00 Cum/Hr capacity Arsenic-cum-Iron Removal plant at Badkulla -II Water Supply Scheme under Ranaghat Sub-Division under Nadia Division PHED.</t>
   </si>
   <si>
     <t>ORD/000104/2024-2025</t>
   </si>
   <si>
     <t>4280/ND</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>MANGES INDUSTRIAL CORPORATION</t>
   </si>
   <si>
     <t>Construction of Pump House (3.6m x 3.0m) Including Sanitary Arrangement at Pump house No-1 site at Badkulla Zone-II Water supply scheme under Ranaghat Sub ¿ Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000222/2024-2025</t>
   </si>
   <si>
     <t>1186/RSD</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>AVIRUP CONSTRUCTION</t>
   </si>
   <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Badkulla Zone-II piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2024-2025</t>
+  </si>
+  <si>
+    <t>1138/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>SUPRIYA DEY</t>
+  </si>
+  <si>
     <t>RTOR000009/2024-2025</t>
   </si>
   <si>
     <t>7557/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>Providing leave out functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Fulia Township Zone-I to accommodate FHTC in Santipur block and allied works of Badkulla Zone II of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>1804/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>19/10/2025</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Construction of R.C.C Elevated Reservoir of 700 Cum. Capacity of staging height 20M at Head works site with Annular combined pile raft foundation for Badkulla Zone-II Water Supply Scheme under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>2523/ND</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
-    <t>SATYABRATA CHAKRABORTY</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000002/2025-2026</t>
   </si>
   <si>
     <t>2241/ND</t>
   </si>
   <si>
     <t>14/05/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -959,711 +959,715 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>18.6</v>
+        <v>9.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>100.61</v>
+        <v>371.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>161.3</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>43.46</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>9.79</v>
+        <v>96.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>96.97</v>
+        <v>18.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.89</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>303.09</v>
+        <v>100.61</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>4.46</v>
+        <v>303.09</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>8.68</v>
+        <v>4.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>64.83</v>
+        <v>1.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>87.12</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>164.42</v>
+        <v>8.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>1.89</v>
+        <v>64.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.64</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>87.12</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P14" s="4">
-        <v>4.43</v>
+        <v>164.42</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="P15" s="4">
-        <v>371.16</v>
+        <v>4.43</v>
       </c>
       <c r="Q15" s="4">
-        <v>161.3</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>43.46</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1152.23</v>