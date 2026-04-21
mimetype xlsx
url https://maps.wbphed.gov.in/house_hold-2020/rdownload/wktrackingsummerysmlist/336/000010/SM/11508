--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -1189,54 +1189,54 @@
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>335.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>230.93</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>68.84</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1402,54 +1402,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>563.62</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>230.93</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>40.97</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>