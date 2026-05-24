--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,65 @@
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Balanced UPVC pipe line for Providing Functional Household Tap Connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Habibpur to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000035/2025-2026</t>
   </si>
   <si>
     <t>2156/ND</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Habibpur under piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>1142/RSD</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>PURBA SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -949,54 +964,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1010,54 +1025,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="4">
         <v>0.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1071,54 +1086,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P7" s="4">
         <v>0.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.38</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1189,54 +1204,54 @@
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>335.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>230.93</v>
+        <v>265.28</v>
       </c>
       <c r="R9" s="4">
-        <v>68.84</v>
+        <v>79.07</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1382,87 +1397,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>164.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0.46</v>
+      </c>
+      <c r="R13" s="4">
+        <v>24.47</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>565.51</v>
+      </c>
+      <c r="P14" s="8">
+        <v>268.4</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>47.46</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>