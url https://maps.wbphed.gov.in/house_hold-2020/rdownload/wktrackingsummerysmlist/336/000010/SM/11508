--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -224,81 +224,81 @@
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Habibpur under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000674/2024-2025</t>
   </si>
   <si>
     <t>1416/RSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Habibpur under piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>1142/RSD</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>PURBA SERVICES</t>
+  </si>
+  <si>
     <t>Balanced UPVC pipe line for Providing Functional Household Tap Connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Habibpur to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000035/2025-2026</t>
   </si>
   <si>
     <t>2156/ND</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>PURBA SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1363,138 +1363,140 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>164.59</v>
+        <v>1.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>24.47</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>1.9</v>
+        <v>164.59</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>24.47</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>565.51</v>