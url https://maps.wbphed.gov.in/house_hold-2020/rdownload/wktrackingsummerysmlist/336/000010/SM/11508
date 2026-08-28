--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,213 +89,213 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED HABIBPUR PWSS PART-II TO ACCOMMODATE FHTC IN RANAGHAT- I BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/11508</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Habibpur to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte. (PART-II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000248/2022-2023</t>
+  </si>
+  <si>
+    <t>4990/ND</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000190/2022-2023</t>
   </si>
   <si>
     <t>158/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2023-2024</t>
   </si>
   <si>
     <t>2306/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
+    <t>Construction of Boundary wall at Habibpur W/S Scheme under Ranaghat Sub-Division, Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>875/RSD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Habibpur under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000674/2024-2025</t>
+  </si>
+  <si>
+    <t>1416/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
     <t>Plumbing &amp; allied Works for toilet &amp; guard room at Habibpur under Ranaghat Sub-Division under Nadia Division PHE. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000152/2024-2025</t>
   </si>
   <si>
     <t>795(A)RSD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>SKYLINE CONSTRUCTION</t>
   </si>
   <si>
     <t>Guard Room Repair at Habibpur water supply scheme under Ranaghat Sub-Division under Nadia Division PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000150/2024-2025</t>
   </si>
   <si>
     <t>794/RSD</t>
   </si>
   <si>
     <t>Toilet construction of Guard Room of Habibpur water supply scheme under Ranaghat Sub-Division under Nadia Division PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000151/2024-2025</t>
   </si>
   <si>
     <t>795/RSD</t>
   </si>
   <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Habibpur under piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>1142/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>PURBA SERVICES</t>
+  </si>
+  <si>
     <t>"Restoration work arising out of damage of Hard Shoulder for Laying of UPVC Pipe Line by Nadia Division, PHED" under Nadia Highway Division No-II in the District of Nadia during the year 2023-24 Pt.-II "NH Tarapur to Balagarhghat Road from Ch 0.00 Km to Ch1.80 Km".</t>
   </si>
   <si>
     <t>BILL/00394/2024-2025</t>
   </si>
   <si>
     <t>228/PFMS</t>
   </si>
   <si>
-    <t>11/09/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO-II, P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Habibpur to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte. (PART-II)</t>
-[...67 lines deleted...]
-  <si>
     <t>Balanced UPVC pipe line for Providing Functional Household Tap Connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Habibpur to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000035/2025-2026</t>
   </si>
   <si>
     <t>2156/ND</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>30/07/2026</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -825,651 +825,651 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.47</v>
+        <v>335.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>265.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>26.43</v>
+        <v>22.47</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>26.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.75</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>0.94</v>
+        <v>3.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.79</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>0.82</v>
+        <v>2.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>94.38</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>6</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>335.48</v>
+        <v>0.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>265.28</v>
+        <v>0.93</v>
       </c>
       <c r="R9" s="4">
-        <v>79.07</v>
+        <v>99.79</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.78</v>
+        <v>0.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.38</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>2.16</v>
+        <v>1.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>24.47</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>1.9</v>
+        <v>6</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>24.47</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>164.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>