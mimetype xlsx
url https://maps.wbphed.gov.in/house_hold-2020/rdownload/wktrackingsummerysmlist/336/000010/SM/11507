--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,74 @@
     <t>26/07/2023</t>
   </si>
   <si>
     <t>26/07/2026</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION, SUKUL ROAD, P.O-KRISHNAGAR, DIST.NADIA, PIN-741101, WB</t>
   </si>
   <si>
     <t>Laying of additional pipeline as per the revised drawing for augmentation of Subarnabihar Zone-II Water Supply Scheme in Krishnagar-I Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000050/2025-2026</t>
   </si>
   <si>
     <t>2287/ND</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>17/08/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Subarnabihar W/S Scheme (Z-II, TW-I &amp; II) , Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000251/2023-2024</t>
+  </si>
+  <si>
+    <t>1229/CDD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -827,54 +851,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -888,54 +912,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>1.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1006,54 +1030,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>96.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1260,87 +1284,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>91.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>37.71</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>50</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>965.67</v>
+      </c>
+      <c r="P12" s="8">
+        <v>6.08</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.63</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>