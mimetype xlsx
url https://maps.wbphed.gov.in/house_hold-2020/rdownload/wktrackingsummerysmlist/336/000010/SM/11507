--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -128,180 +128,180 @@
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>continuation order of Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Subarnabehar zone - II W/S Scheme in Krishnagar - I Block of Nadia District under Nadia Division.</t>
   </si>
   <si>
     <t>Junior Engineer Krishnanagar - I Block</t>
   </si>
   <si>
     <t>ORD/000757/2021-2022</t>
   </si>
   <si>
     <t>1198/PH</t>
   </si>
   <si>
     <t>07/12/2021</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
+    <t>Supplying, Laying, Fitting &amp; Fixing of Distribution System including all type of specials, valves, pipes all complete, Proposed augmentation of Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction &amp; Soil investigation of 350 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (With Pile Foundation), Pipe Connection and Cost of Pipes, Specials, Construction of 1 (One) No. Pump House (4.88m X 3.66m) Including Sanitary Arrangement, HW Site &amp; 1 (One) No. Pump House (4.88m X 3.66m) Including Sanitary Arrangement Tw Site-2, Construction of Boundary Wall, Service Road (60 Mtr. Length X 3 Mtr. Width) at Head Work Site &amp; Service Road (15 Mtr. Length X 2 Mtr. Width) at Tube Well Site for Subarna Behar ZONE-II in Krishnagar-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000163/2023-2024</t>
+  </si>
+  <si>
+    <t>3194/ND</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>26/07/2027</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION, SUKUL ROAD, P.O-KRISHNAGAR, DIST.NADIA, PIN-741101, WB</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Subarnabihar W/S Scheme (Z-II, TW-I &amp; II) , Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000251/2023-2024</t>
+  </si>
+  <si>
+    <t>1229/CDD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000191/2022-2023</t>
   </si>
   <si>
     <t>241/ND</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 65 m3/hr at Subarnabihar Zone-II Water Supply Scheme including 3 Months Trial Run &amp; 3 Years O&amp;M within Krishnanagar-I Block under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000723/2023-2024</t>
   </si>
   <si>
     <t>1354/ND</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the newly Head Work Site under SUBARNA BEHAR (ZONE-II) W/S Scheme in KRISHNAGAR - 1 Block, P.H.E. Dte., Dist.- Nadia. (Application No. 3005020477)</t>
   </si>
   <si>
     <t>BILL/02151/2024-2025</t>
   </si>
   <si>
     <t>BP-170-24-25</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP KRISHNAGAR ROAD STATION C.C.C)</t>
   </si>
   <si>
-    <t>Supplying, Laying, Fitting &amp; Fixing of Distribution System including all type of specials, valves, pipes all complete, Proposed augmentation of Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction &amp; Soil investigation of 350 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (With Pile Foundation), Pipe Connection and Cost of Pipes, Specials, Construction of 1 (One) No. Pump House (4.88m X 3.66m) Including Sanitary Arrangement, HW Site &amp; 1 (One) No. Pump House (4.88m X 3.66m) Including Sanitary Arrangement Tw Site-2, Construction of Boundary Wall, Service Road (60 Mtr. Length X 3 Mtr. Width) at Head Work Site &amp; Service Road (15 Mtr. Length X 2 Mtr. Width) at Tube Well Site for Subarna Behar ZONE-II in Krishnagar-I Block of Nadia District under Nadia Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of additional pipeline as per the revised drawing for augmentation of Subarnabihar Zone-II Water Supply Scheme in Krishnagar-I Block under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000050/2025-2026</t>
   </si>
   <si>
     <t>2287/ND</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>15/11/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -948,440 +948,440 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>85.16</v>
+        <v>440.53</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>96.97</v>
       </c>
       <c r="Q6" s="4">
         <v>2.8</v>
       </c>
       <c r="R6" s="4">
         <v>2.89</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>204.6</v>
+        <v>37.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>6.39</v>
+        <v>85.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>440.53</v>
+        <v>204.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>91.02</v>
+        <v>6.39</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>37.71</v>
+        <v>91.02</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>965.67</v>