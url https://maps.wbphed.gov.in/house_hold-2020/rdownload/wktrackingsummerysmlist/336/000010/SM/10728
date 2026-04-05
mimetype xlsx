--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,65 +261,50 @@
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000185/2023-2024</t>
   </si>
   <si>
     <t>625/ND</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at Ph-3 of Teorkhali water supply scheme, Block-Nabadwip, Dist-Nadia</t>
   </si>
   <si>
     <t>BILL/00728/2024-2025</t>
   </si>
   <si>
     <t>BP-51-24-25</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL SWARUPGANJ C.C.C.</t>
-  </si>
-[...13 lines deleted...]
-    <t>11/08/2026</t>
   </si>
   <si>
     <t>Repair &amp; Renovation of Pump House, Boundary wall, Store Room and allied works at 1st and 2nd Pump House at Tiorkhali Water Supply Scheme within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>6183/ND</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>BIPLAB GUHA</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-III under TIORKHALI ground water based water supply scheme under Block_ KRISHNANAGAR, Dist. - Nadia under EMD, PHE Dte. [SM/10728]</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
@@ -747,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1494,229 +1479,168 @@
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>579.26</v>
+        <v>17.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>35</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>17.98</v>
+        <v>13.8</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...27 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>485.48</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>