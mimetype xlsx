--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,65 @@
     <t>25/04/2025</t>
   </si>
   <si>
     <t>BIPLAB GUHA</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-III under TIORKHALI ground water based water supply scheme under Block_ KRISHNANAGAR, Dist. - Nadia under EMD, PHE Dte. [SM/10728]</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000336/2024-2025</t>
   </si>
   <si>
     <t>2151/EMD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution system And Allied Works to accommodate FHTC in the Nabadwip Block in Teorkhali Water Supply Scheme Under Krishnagar Subdivision Under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000488/2024-2025</t>
+  </si>
+  <si>
+    <t>7269/ND</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -893,54 +908,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -952,54 +967,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>49.98</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1129,54 +1144,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>96.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1310,54 +1325,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>29.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>25.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>86.13</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1485,54 +1500,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>17.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.44</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>58.09</v>
       </c>
       <c r="S13" s="4">
         <v>35</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1560,87 +1575,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>13.8</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P15" s="4">
+        <v>55.84</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>541.33</v>
+      </c>
+      <c r="P16" s="8">
+        <v>41.15</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>7.6</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>