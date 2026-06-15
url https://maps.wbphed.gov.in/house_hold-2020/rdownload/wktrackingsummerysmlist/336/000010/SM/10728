--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,65 @@
     <t>2151/EMD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional distribution system And Allied Works to accommodate FHTC in the Nabadwip Block in Teorkhali Water Supply Scheme Under Krishnagar Subdivision Under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000488/2024-2025</t>
   </si>
   <si>
     <t>7269/ND</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>Name of Work: Laying of Distribution System including specials &amp; valves, pipe supporting structure all complete, proposed augmentation of Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction of R.C.C. Elevated Reservoir of 600 Cum capacity(including pile foundation) and Soil investigation for construction of one No. 600 Cum OHR at Tiorkhali to accommodate FHTC within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2023-2024</t>
+  </si>
+  <si>
+    <t>3510/ND</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1636,87 +1651,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P15" s="4">
         <v>55.84</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P16" s="4">
+        <v>579.26</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>331.41</v>
+      </c>
+      <c r="R16" s="4">
+        <v>57.21</v>
+      </c>
+      <c r="S16" s="4">
+        <v>35</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1120.59</v>
+      </c>
+      <c r="P17" s="8">
+        <v>372.56</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>33.25</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>