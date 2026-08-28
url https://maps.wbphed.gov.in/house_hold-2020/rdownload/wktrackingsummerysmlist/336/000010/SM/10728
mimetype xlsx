--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -128,252 +128,252 @@
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Fencing for Land at Chapra Bangaljhi and Teorkhali Water supply scheme at new 3rd Tube Well site under Krishnagar Sub-Division PHED.</t>
   </si>
   <si>
     <t>ORD/000532/2022-2023</t>
   </si>
   <si>
     <t>219/KSD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>18/03/2023</t>
   </si>
   <si>
     <t>SANJIB DEY</t>
   </si>
   <si>
+    <t>Name of Work: Laying of Distribution System including specials &amp; valves, pipe supporting structure all complete, proposed augmentation of Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction of R.C.C. Elevated Reservoir of 600 Cum capacity(including pile foundation) and Soil investigation for construction of one No. 600 Cum OHR at Tiorkhali to accommodate FHTC within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000200/2023-2024</t>
+  </si>
+  <si>
+    <t>3510/ND</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Continuation of Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period 90 days w.e.f. 01/10/2023 (as and when required)</t>
   </si>
   <si>
     <t>ORD/000411/2023-2024</t>
   </si>
   <si>
     <t>1450/KSD</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>17/12/2023</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall, Store Room and allied works at 1st and 2nd Pump House at Tiorkhali Water Supply Scheme within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000501/2023-2024</t>
+  </si>
+  <si>
+    <t>6183/ND</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>BIPLAB GUHA</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period 366 days w.e.f. 01/01/2024 to 31/12/2024</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000758/2023-2024</t>
+  </si>
+  <si>
+    <t>1838/KSD</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no. Tubewell 300mm. x 200mm. dia 200 mtr deep by direct rotary rig method and construction of pump house (3.6 mtr. x 3.0 mtr.) and boundary wall at 3rd tube well site for Teorkhali water supply scheme under Krishnagar Sub-Division under Nadia Division, PHE,Dte. (Sm/10728)</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>2100/ND</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000156/2022-2023</t>
   </si>
   <si>
     <t>109/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-III under TIORKHALI ground water based water supply scheme under Block_ KRISHNANAGAR, Dist. - Nadia under EMD, PHE Dte. [SM/10728]</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000336/2024-2025</t>
+  </si>
+  <si>
+    <t>2151/EMD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 104 m3/hr at Teorkhali Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000781/2023-2024</t>
   </si>
   <si>
     <t>1895/ND</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>MAHAVIR PUMPS MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
-    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period 366 days w.e.f. 01/01/2024 to 31/12/2024</t>
-[...35 lines deleted...]
-    <t>MONDAL ENTERPRISE</t>
+    <t>Laying of additional distribution system And Allied Works to accommodate FHTC in the Nabadwip Block in Teorkhali Water Supply Scheme Under Krishnagar Subdivision Under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000488/2024-2025</t>
+  </si>
+  <si>
+    <t>7269/ND</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
   </si>
   <si>
     <t>RTOR000185/2023-2024</t>
   </si>
   <si>
     <t>625/ND</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection at Ph-3 of Teorkhali water supply scheme, Block-Nabadwip, Dist-Nadia</t>
   </si>
   <si>
     <t>BILL/00728/2024-2025</t>
   </si>
   <si>
     <t>BP-51-24-25</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL SWARUPGANJ C.C.C.</t>
-  </si>
-[...67 lines deleted...]
-    <t>11/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1021,734 +1021,736 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.2</v>
+        <v>579.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>331.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.21</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>31.18</v>
+        <v>1.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>96.97</v>
       </c>
       <c r="Q7" s="4">
         <v>1.4</v>
       </c>
       <c r="R7" s="4">
         <v>1.44</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>268.24</v>
+        <v>17.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>58.09</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
         <v>4.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>29.84</v>
       </c>
       <c r="Q10" s="4">
         <v>25.7</v>
       </c>
       <c r="R10" s="4">
         <v>86.13</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>9.92</v>
+        <v>31.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>7.71</v>
+        <v>13.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>17.98</v>
+        <v>268.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.44</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>58.09</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P14" s="4">
+        <v>55.84</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
         <v>90</v>
-      </c>
-[...25 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P15" s="4">
-        <v>55.84</v>
+        <v>9.92</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>579.26</v>
+        <v>7.71</v>
       </c>
       <c r="Q16" s="4">
-        <v>331.41</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>57.21</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1120.59</v>