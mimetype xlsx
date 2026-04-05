--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,71 @@
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000149/2023-2024</t>
   </si>
   <si>
     <t>260/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Bhimpur Water Supply Scheme within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000476/2023-2024</t>
+  </si>
+  <si>
+    <t>154/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR DATTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1253,87 +1274,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P10" s="4">
         <v>96.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>12.15</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1074.58</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>