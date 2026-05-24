--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1024,54 +1024,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>70.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>6.26</v>
       </c>
       <c r="S6" s="4">
         <v>12</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1085,54 +1085,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>96.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1355,54 +1355,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1074.58</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>5.84</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>