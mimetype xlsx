--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -95,207 +95,207 @@
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bhimpur (Phase-II) to accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10726</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Proposed Augmentation of Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 1 No. Pump House at proposed Head Work site &amp; Tube Well site, Construction of R.C.C. Elevated Reservoir of 750 Cum capacity (including pile foundation), and Soil Investigation for construction of OHR all complete for Augmentation of Ground Based Water Supply Scheme at Bhimpur (Phase-II) to accommodate FHTC within Krishnagar-I Block under Krishnanagar Sub-division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
     <t>ORD/000151/2023-2024</t>
   </si>
   <si>
     <t>3218/ND</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/07/2025</t>
   </si>
   <si>
     <t>SINGHA ROY &amp; CO.</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BANPUR W/S Scheme, Block- Krishnaganj, ARABPUR W/S Scheme, Block-Karimpur, BHIMPUR W/S Scheme, Block-Krishnagar AND MONIPOTA W/S Scheme, Block- Krishnagar-I, Dist. - Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001444/2023-2024</t>
+  </si>
+  <si>
+    <t>5127/EMD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>C.M.S. ENGINEERING CONCERN.</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Bhimpur (Phase-II) W/S Scheme (TW-I) , Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000109/2023-2024</t>
   </si>
   <si>
     <t>1654/CDD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000150/2022-2023</t>
   </si>
   <si>
     <t>84/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...40 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 136 m3/hr at Bhimpur Water Supply Scheme within Krishnagar-I Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000194/2024-2025</t>
   </si>
   <si>
     <t>6221/ND</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Bhimpur Water Supply Scheme within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2023-2024</t>
+  </si>
+  <si>
+    <t>154/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR DATTA</t>
+  </si>
+  <si>
     <t>RTOR000149/2023-2024</t>
   </si>
   <si>
     <t>260/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>SUNIL KUMAR DATTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,553 +825,555 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>339.59</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>18.88</v>
+        <v>70.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>6.26</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>96.97</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="R5" s="4">
+        <v>1.44</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>70.97</v>
+        <v>18.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>6.26</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>96.97</v>
+        <v>106.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>1.44</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>315.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>16.52</v>
+        <v>12.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>96.97</v>
+        <v>16.52</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>12.15</v>
+        <v>96.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1074.58</v>